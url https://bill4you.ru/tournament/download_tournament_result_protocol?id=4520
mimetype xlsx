--- v1 (2026-03-19)
+++ v2 (2026-07-26)
@@ -865,51 +865,51 @@
       </c>
       <c r="C18" s="8">
         <v>1998</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1988</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="1"/>