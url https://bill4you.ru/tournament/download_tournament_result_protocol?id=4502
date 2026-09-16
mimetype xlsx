--- v1 (2026-03-06)
+++ v2 (2026-09-16)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Школа бильярда Святослава Семенова</t>
   </si>
   <si>
     <t>III-й детский турнир на призы Святослава Семенова</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.11.2024, БК "Карамболь", Беларусь, Минск, ул. Смолячкова 9</t>
+    <t>16.11.2024, БК "Карамболь", Belarus, Minsk, ул. Смолячкова 9</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Булавин Тимофей</t>
+    <t>Bulavin Timofey</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Лисичкин Кирилл</t>
+    <t>Lisichkin Kirill</t>
   </si>
   <si>
-    <t>Палько Вениамин</t>
+    <t>Palko Veniamin</t>
   </si>
   <si>
-    <t>Сазанович Егор</t>
+    <t>Sazanovic Egor</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrew</t>
   </si>
   <si>
-    <t>Науменко Богдан</t>
+    <t>Naumenko Bogdan</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>Shiiovich Nazar</t>
   </si>
   <si>
-    <t>Голубев Алексей</t>
+    <t>Golubev Aleksej</t>
   </si>
   <si>
-    <t>Левинсон Арсений</t>
+    <t>Levinson Arseniy</t>
   </si>
   <si>
-    <t>Осипов Даниил</t>
+    <t>Osipov Daniil</t>
   </si>
   <si>
-    <t>Ромм Елизавета</t>
+    <t>Romm Elizaveta</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Лазарчик Егор</t>
+    <t>Lazarchik Egor</t>
   </si>
   <si>
-    <t>Новиков Илья</t>
+    <t>Novikov Ilya</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Прусов Глеб</t>
+    <t>Prusov Gleb</t>
   </si>
   <si>
-    <t>Стружко Владислав</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Stryjko Vladislav</t>
   </si>
   <si>
-    <t>Гордиевский Милан</t>
+    <t>Burdievskiy Milan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Филиппова Анастасия</t>
+    <t>Filippova Anastasiya</t>
   </si>
   <si>
-    <t>Волосач Елизавета</t>
+    <t>Volosach Elizaveta</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Гомельская область</t>
+    <t>Homieĺskaja voblasć</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Витебская область</t>
+    <t>Viciebskaja voblasc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1095,77 +1095,77 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2009</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8"/>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>2014</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10"/>