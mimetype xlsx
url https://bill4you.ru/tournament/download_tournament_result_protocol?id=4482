--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -1298,51 +1298,51 @@
       </c>
       <c r="C29" s="8">
         <v>1989</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>2003</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
         <v>1997</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F31" s="1"/>