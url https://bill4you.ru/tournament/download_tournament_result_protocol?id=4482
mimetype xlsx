--- v2 (2026-04-27)
+++ v3 (2026-06-16)
@@ -2334,51 +2334,51 @@
       </c>
       <c r="C81" s="8">
         <v>1969</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
         <v>2011</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
         <v>1971</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F83" s="1"/>