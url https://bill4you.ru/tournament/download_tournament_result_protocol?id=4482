--- v3 (2026-06-16)
+++ v4 (2026-09-19)
@@ -206,51 +206,51 @@
   <si>
     <t>Менченков Михаил</t>
   </si>
   <si>
     <t>Поротников Константин</t>
   </si>
   <si>
     <t>Рыбников Владимир</t>
   </si>
   <si>
     <t>Смирнов Виталий</t>
   </si>
   <si>
     <t>Стадник Сергей</t>
   </si>
   <si>
     <t>Тимофеев Макар</t>
   </si>
   <si>
     <t>Толмачёв Лев</t>
   </si>
   <si>
     <t>Щербинин Павел</t>
   </si>
   <si>
-    <t>SAITMAMETOV MIKHAIL</t>
+    <t>Saitmametov Mikhail</t>
   </si>
   <si>
     <t>Абрамов Константин</t>
   </si>
   <si>
     <t>Акрамов Эльдар</t>
   </si>
   <si>
     <t>Аксенников Андрей</t>
   </si>
   <si>
     <t>Борисовский Юрий</t>
   </si>
   <si>
     <t>Боровской Николай</t>
   </si>
   <si>
     <t>Габбаров Шавкат</t>
   </si>
   <si>
     <t>Зырянова Анастасия</t>
   </si>
   <si>
     <t>Иванченко Александр</t>
   </si>
@@ -1458,51 +1458,51 @@
       </c>
       <c r="C37" s="8">
         <v>1991</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>105</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
         <v>2010</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
         <v>2006</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F39" s="1"/>