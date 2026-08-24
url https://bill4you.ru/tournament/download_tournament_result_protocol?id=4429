--- v0 (2025-10-09)
+++ v1 (2026-08-24)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>6 Всероссийские соревнования по бильярду среди юношей с 13 до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.11.2024, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>07.11.2024, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Пешеходько Андрей</t>
+    <t>Peshehodko Andrey</t>
   </si>
   <si>
-    <t>Сорокин Павел</t>
+    <t>Sorokin Pavel</t>
   </si>
   <si>
-    <t>Мысак Дмитрий</t>
+    <t>Mysak Dmitriy</t>
   </si>
   <si>
-    <t>Нефф Матвей</t>
+    <t>Neff Matvey</t>
   </si>
   <si>
-    <t>Волков Данил</t>
+    <t>Fomin Kirill</t>
   </si>
   <si>
-    <t>Фомин Кирилл</t>
+    <t>Volkov Danil</t>
   </si>
   <si>
-    <t>Горбачев Максим</t>
+    <t>Gorbachev Maksim</t>
   </si>
   <si>
-    <t>Хансулян Арен</t>
+    <t>Khansulian Aren</t>
   </si>
   <si>
-    <t>Бармин Макар</t>
+    <t>Barmin Makar</t>
   </si>
   <si>
-    <t>Костин Федор</t>
+    <t>Kostin Fedor</t>
   </si>
   <si>
-    <t>Лобачев Михаил</t>
+    <t>Lobachev Mihail</t>
   </si>
   <si>
-    <t>Подоленчук Федор</t>
+    <t>Podolenchuk Fedor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Янцевич Сергей</t>
+    <t>Yancevich Sergey</t>
   </si>
   <si>
-    <t>Катаев Георгий</t>
+    <t>Kataev Georgiy</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Амурская область</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Amur Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,97 +716,97 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2011</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
@@ -860,51 +860,51 @@
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2009</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>