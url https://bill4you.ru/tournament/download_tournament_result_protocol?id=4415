--- v0 (2026-03-07)
+++ v1 (2026-09-01)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок Председателя Правления ПАО «ГАЗПРОМ» (женщины)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.11.2024, Принц, Россия, Москва, Новоясеневский проспект,  1б,  корп. 1</t>
+    <t>07.11.2024, Принц, Russian Federation, Moscow, Новоясеневский проспект,  1б,  корп. 1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Комарова Ольга</t>
+    <t>Komarova Ol'ga</t>
   </si>
   <si>
-    <t>Истомина Татьяна</t>
+    <t>Istomina Tat'ana</t>
   </si>
   <si>
-    <t>Авдеева Мария</t>
+    <t>Avdeeva Mariya</t>
   </si>
   <si>
-    <t>Марочкина Анастасия</t>
+    <t>Marockina Anastasia</t>
   </si>
   <si>
-    <t>Базоева Ирина</t>
+    <t>Bazoeva Irina</t>
   </si>
   <si>
-    <t>Курчавова Виктория</t>
+    <t>Kurcavova Viktoria</t>
   </si>
   <si>
-    <t>Николаева Екатерина</t>
+    <t>Nikolaeva Ekaterina</t>
   </si>
   <si>
-    <t>Ульянцева Наталья</t>
+    <t>Ulyanceva Natalya</t>
   </si>
   <si>
-    <t>Бирюкова Оксана</t>
+    <t>Biryukova Oksana</t>
   </si>
   <si>
-    <t>Земцова Ольга</t>
+    <t>Kuznecova Natal'a</t>
   </si>
   <si>
-    <t>Кузнецова Наталья</t>
+    <t>Mikitas Alena</t>
   </si>
   <si>
-    <t>Микитась Алена</t>
+    <t>Zemcova Ol'ga</t>
   </si>
   <si>
-    <t>Банарь Юлия</t>
+    <t>Hgkjghh Hihh</t>
   </si>
   <si>
-    <t>Плетнева Марина</t>
+    <t>Pletneva Marina</t>
   </si>
   <si>
-    <t>Сентякова Елена</t>
+    <t>Sentyakova Elena</t>
   </si>
   <si>
-    <t>Стреченцева Екатерина</t>
+    <t>Strecenceva Ekaterina</t>
   </si>
   <si>
-    <t>Бажан Лилия</t>
+    <t>Bazan Lilia</t>
   </si>
   <si>
-    <t>Панкратова Галина</t>
+    <t>Pankratova Galina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок Ямбург</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Новый Уренгой</t>
+    <t>Noviy Urengoy</t>
   </si>
   <si>
-    <t>Надым</t>
+    <t>Nadym</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Томск</t>
+    <t>Tomsk</t>
   </si>
   <si>
-    <t>Ухта</t>
+    <t>Ukhta</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>Тверь</t>
+    <t>Astrakhan</t>
   </si>
   <si>
-    <t>Астрахань</t>
+    <t>Saint Petersburg</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>Tver</t>
   </si>
   <si>
-    <t>Екатеринбург</t>
+    <t>Yekaterinburg</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -859,90 +859,90 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1980</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1974</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F20" s="1"/>