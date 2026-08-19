--- v0 (2025-10-02)
+++ v1 (2026-08-19)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК Альпари</t>
   </si>
   <si>
     <t>Тренировочный турнир по комбинированной пирамиде [Lobov Billiard] 06.11.24</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.11.2024, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>06.11.2024, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Абаджиди Артем</t>
+    <t>Abadzidi Artem</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Тан-У-Дин Денис</t>
+    <t>Tan-U-Din Denis</t>
   </si>
   <si>
-    <t>Абрамейцев Алексей</t>
+    <t>Abrameitsev Alexei</t>
   </si>
   <si>
-    <t>Кунафин Андрей</t>
+    <t>Kunafin Andrey</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Mitrofanov Alexksey</t>
   </si>
   <si>
-    <t>Пеунков Виктор</t>
+    <t>Peunkov Viktor</t>
   </si>
   <si>
-    <t>Аскаров Тариэл</t>
+    <t>Askarov Tariel</t>
   </si>
   <si>
-    <t>Коробов Василий</t>
+    <t>Korobov Vasiliy</t>
   </si>
   <si>
-    <t>Приходько Григорий</t>
+    <t>Prihodko Grigoriy</t>
   </si>
   <si>
-    <t>Савченко Олег</t>
+    <t>Savchenko Oleg</t>
   </si>
   <si>
-    <t>Черняк Даниил</t>
+    <t>Chernyak Daniil</t>
   </si>
   <si>
-    <t>Шагинян Вардкес</t>
+    <t>Shaginyan Vardkes</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Мозырь</t>
+    <t>Mazyr</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Сергиев Посад</t>
+    <t>Sergiyev Posad</t>
   </si>
   <si>
-    <t>село Неркин Геташен</t>
+    <t>Nerkin Getashen village</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>