--- v0 (2025-10-06)
+++ v1 (2026-08-30)
@@ -20,387 +20,387 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Diamond Ball</t>
   </si>
   <si>
     <t>Любительский Кубок  Diamond Ball</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>25.11.2024, Diamond Ball, Узбекистан, Ташкентская область, Ташкент, Юнусабадский район,  ул. Фирдавсий 25-25а</t>
+    <t>25.11.2024, Diamond Ball, Uzbekistan, Tashkent Region, Tashkent, Юнусабадский район,  ул. Фирдавсий 25-25а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 61</t>
   </si>
   <si>
     <t>65 - 79</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хамидходжаев Азиз</t>
+    <t>Hamidhodzhaev Aziz</t>
   </si>
   <si>
-    <t>Аблакулов Отабек</t>
+    <t>Ablakulov Otabek</t>
   </si>
   <si>
-    <t>Исмоилов Фарход</t>
+    <t>Ismoilov Farhod</t>
   </si>
   <si>
-    <t>Гофуров Мустаким</t>
+    <t>Gofurov Mustakim</t>
   </si>
   <si>
-    <t>Агдасиев Денис</t>
+    <t>Agdasiev Denis</t>
   </si>
   <si>
-    <t>Дусматов Жахонгир</t>
+    <t>Dusmatov Zhahongir</t>
   </si>
   <si>
-    <t>Каримов Дилмурод</t>
+    <t>Karimov Dilmurod</t>
   </si>
   <si>
-    <t>Умарбеков Фарход</t>
+    <t>Umarbekov Farhod</t>
   </si>
   <si>
-    <t>Дуйсебаев Нурсултан</t>
+    <t>Duysebaev Nursultan</t>
   </si>
   <si>
-    <t>Зайниев Фазлиддин</t>
+    <t>Hayriddinov Tursunxoja</t>
   </si>
   <si>
-    <t>Каландаров Ойбек</t>
+    <t>Kalandarov Oybek</t>
   </si>
   <si>
-    <t>Кудратов Хабибулло</t>
+    <t>Kudratov Habibullo</t>
   </si>
   <si>
-    <t>Лим Валерий</t>
+    <t>Lim Valeriy</t>
   </si>
   <si>
-    <t>Мусажонов Зохид</t>
+    <t>Musazhonov Zohid</t>
   </si>
   <si>
-    <t>Раджабов Алишер</t>
+    <t>Radjabov Alisher</t>
   </si>
   <si>
-    <t>Хайриддинов Турсунходжа</t>
+    <t>Zayniev Fazliddin</t>
   </si>
   <si>
-    <t>Абдушукурулло Каюмов</t>
+    <t>Abdushukurullo Kayumov</t>
   </si>
   <si>
-    <t>Алиев Кобилжон</t>
+    <t>Aliev Kobilzhon</t>
   </si>
   <si>
-    <t>Артиков Суннат</t>
+    <t>Artikov Sunnat</t>
   </si>
   <si>
-    <t>Ахматов Джамшид</t>
+    <t>Axmatov Jamshid</t>
   </si>
   <si>
-    <t>Бахромов Фирдавс</t>
+    <t>Bahromov Firdavs</t>
   </si>
   <si>
-    <t>Икрамов Улмас</t>
+    <t>Ikramov Ulmas</t>
   </si>
   <si>
-    <t>Исхаков Бобур</t>
+    <t>Ishakov Bobur</t>
   </si>
   <si>
-    <t>Казаков Отабек</t>
+    <t>Kazakov Otabek</t>
   </si>
   <si>
-    <t>Клочан Сергей</t>
+    <t>Klochan Sergey</t>
   </si>
   <si>
-    <t>Махмудов Жахонгир</t>
+    <t>Mahmudov Zhahongir</t>
   </si>
   <si>
-    <t>Мирзаев Бахром</t>
+    <t>Mirzaev Bahrom</t>
   </si>
   <si>
-    <t>Насиров Бобур</t>
+    <t>Nasirov Bobur</t>
   </si>
   <si>
-    <t>Норматов Алишер</t>
+    <t>Normatov Alisher</t>
   </si>
   <si>
-    <t>Таджиев Дилшод</t>
+    <t>Tadzhiev Dilshod</t>
   </si>
   <si>
-    <t>Таджиев Шухрат</t>
+    <t>Tadzhiev Shuhrat</t>
   </si>
   <si>
-    <t>Туракулов Абдулатиф</t>
+    <t>Turakulov Abdulatif</t>
   </si>
   <si>
-    <t>Cидиков Фазлиддин</t>
+    <t>Abdusalomov Hosilbek</t>
   </si>
   <si>
-    <t>Абдусаломов Хосилбек</t>
+    <t>Agzamov Aziz</t>
   </si>
   <si>
-    <t>Агзамов Азиз</t>
+    <t>Akhadov Dostonjon</t>
   </si>
   <si>
-    <t>Азизов Сардор</t>
+    <t>Azizov Sardor</t>
   </si>
   <si>
-    <t>Ахадов Достонжон</t>
+    <t>Ergashev Azamxoja</t>
   </si>
   <si>
-    <t>Гарифьянов Аддуллах</t>
+    <t>Garifyanov Addullah</t>
   </si>
   <si>
-    <t>Жабборов Хайрулло</t>
+    <t>Jabborov Hayrullo</t>
   </si>
   <si>
-    <t>Зугуров Зокир</t>
+    <t>Karakozov Eduard</t>
   </si>
   <si>
-    <t>Зуфаров Улугбек</t>
+    <t>Kasimov Timur</t>
   </si>
   <si>
-    <t>Каракозов Эдуард</t>
+    <t>Khvan Aleksandr</t>
   </si>
   <si>
-    <t>Касимов Тимур</t>
+    <t>Kim Dmitry</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Latipov Akram</t>
   </si>
   <si>
-    <t>Латипов Акрам</t>
+    <t>Mahmudov Ibrohim</t>
   </si>
   <si>
-    <t>Махмудов Иброхим</t>
+    <t>Mirrahimov Alisher</t>
   </si>
   <si>
-    <t>Миррахимов Алишер</t>
+    <t>Muhamedov Nurilla</t>
   </si>
   <si>
-    <t>Мухамедов Нурилла</t>
+    <t>Nurmuhamedov Bahtier</t>
   </si>
   <si>
-    <t>Нурмухамедов Бахтиер</t>
-[...32 lines deleted...]
-    <t>Эргашев Азамхужа</t>
+    <t>Rahimov Alimdzhan</t>
   </si>
   <si>
     <t>Raxmatillayev Hojiakbar</t>
   </si>
   <si>
+    <t>Sharofiddinov Asliddin</t>
+  </si>
+  <si>
+    <t>Shegay Dmitriy</t>
+  </si>
+  <si>
+    <t>Shomansurov Qahramon</t>
+  </si>
+  <si>
+    <t>Shukurov Bobir</t>
+  </si>
+  <si>
+    <t>Sidikov Fazliddin</t>
+  </si>
+  <si>
+    <t>Tsoy Maksim</t>
+  </si>
+  <si>
+    <t>Tuhtaev Sherzod</t>
+  </si>
+  <si>
+    <t>Tursunxodjaev Furqat</t>
+  </si>
+  <si>
+    <t>Usmonbekov Avazbek</t>
+  </si>
+  <si>
+    <t>Zufarov Ulugbek</t>
+  </si>
+  <si>
+    <t>Zugurov Zokir</t>
+  </si>
+  <si>
     <t>Abdumannopov Abdubois</t>
   </si>
   <si>
-    <t>Ахмедов Мирзахмад</t>
+    <t>Ahmedov Mirzahmad</t>
   </si>
   <si>
-    <t>Даумов Зухриддин</t>
+    <t>Daumov Zukhritdin</t>
   </si>
   <si>
-    <t>Жумабаев Бекзод</t>
+    <t>Hozhiev Olim</t>
   </si>
   <si>
-    <t>Жураев Шамсиддин</t>
+    <t>Isroilov Nodir</t>
   </si>
   <si>
-    <t>Исроилов Нодир</t>
+    <t>Jumabaev Bekzod</t>
   </si>
   <si>
-    <t>Камбаров Акмал</t>
+    <t>Juraev Shamsiddin</t>
   </si>
   <si>
-    <t>Каримов Собиржон</t>
+    <t>Kambarov Akmal</t>
   </si>
   <si>
-    <t>Ким Владимир</t>
+    <t>Karimov Sobirjon</t>
   </si>
   <si>
-    <t>Метревели Темур</t>
+    <t>Kim Vladimir</t>
   </si>
   <si>
-    <t>Мирсалихов Мухитдин</t>
-[...8 lines deleted...]
-    <t>Хожиев олим</t>
+    <t>Metreveli Temur</t>
   </si>
   <si>
     <t>Miralimov Mirlaziz</t>
   </si>
   <si>
-    <t>Асаналиев Бектур</t>
+    <t>Mirsalihov Muhitdin</t>
   </si>
   <si>
-    <t>Атабаев Улугбек</t>
+    <t>Pulatov Sharofiddin</t>
   </si>
   <si>
-    <t>Ахмедов Абдурашид</t>
+    <t>Sultanov Bek</t>
   </si>
   <si>
-    <t>Ахмедов Азамат</t>
+    <t>Ahmedov Abdurashid</t>
   </si>
   <si>
-    <t>Ашуралиев Умид</t>
+    <t>Ahmedov Azamat</t>
   </si>
   <si>
-    <t>Дадабаев Шукурулло</t>
+    <t>Asanaliev Bektur</t>
   </si>
   <si>
-    <t>Джабборов Абдулла</t>
+    <t>Ashuraliev Umid</t>
   </si>
   <si>
-    <t>Маликов Дилшод</t>
+    <t>Atabaev Ulugbek</t>
   </si>
   <si>
-    <t>Мирзаев Жахонгир</t>
+    <t>Jabborov Abdulla</t>
   </si>
   <si>
-    <t>Нажмийев Бобомурод</t>
+    <t>Malikov Dilshod</t>
   </si>
   <si>
-    <t>Пулатов Кодир</t>
+    <t>Mirzaev Jahongir</t>
   </si>
   <si>
-    <t>Турсунов Алишер</t>
-[...2 lines deleted...]
-    <t>Шоназаров Даврон</t>
+    <t>Najmiyev Bobomurod</t>
   </si>
   <si>
     <t>Norhodjayev Murod</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Pulatov Kodir</t>
+  </si>
+  <si>
+    <t>Shonazarov Davron</t>
+  </si>
+  <si>
+    <t>Shukurullo Dadaboev</t>
+  </si>
+  <si>
+    <t>Tursunov Alisher</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>городской посёлок Янгибазар</t>
+    <t>Urban Settlement of Yangibazar</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1021,71 +1021,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1995</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1996</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1993</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1499,137 +1499,137 @@
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1982</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1986</v>
+        <v>2003</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2003</v>
+        <v>1982</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1982</v>
+        <v>2001</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1974</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1983</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
@@ -1639,471 +1639,471 @@
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1998</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>2003</v>
+        <v>1971</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1971</v>
+        <v>1990</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C50" s="8">
-        <v>1976</v>
+        <v>1984</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1984</v>
+        <v>1974</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
-        <v>1974</v>
+        <v>2024</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>2024</v>
+        <v>1968</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1968</v>
+        <v>1990</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>1990</v>
+        <v>2024</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>2024</v>
+        <v>1978</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1978</v>
+        <v>2000</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
-        <v>1969</v>
+        <v>2005</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1993</v>
+        <v>1978</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>1990</v>
+        <v>2004</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>2005</v>
+        <v>1984</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="8">
-        <v>1978</v>
+        <v>1969</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C66" s="8">
-        <v>2004</v>
+        <v>1993</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>111</v>
       </c>
@@ -2137,523 +2137,523 @@
       </c>
       <c r="B71" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="8">
         <v>2002</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="8">
-        <v>1987</v>
+        <v>1975</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C73" s="8">
-        <v>2002</v>
+        <v>1987</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C74" s="8">
         <v>1987</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C75" s="8">
-        <v>1983</v>
+        <v>2002</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C76" s="8">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C77" s="8">
-        <v>1986</v>
+        <v>1999</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C79" s="8">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C80" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C81" s="8">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C82" s="8">
-        <v>1975</v>
+        <v>2024</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C83" s="8">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8"/>
       <c r="B84" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C84" s="8">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8"/>
       <c r="B85" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C85" s="8">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8"/>
       <c r="B86" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C86" s="8">
-        <v>1997</v>
+        <v>1996</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8"/>
       <c r="B87" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C87" s="8">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8"/>
       <c r="B88" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C88" s="8">
-        <v>1983</v>
+        <v>1982</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8"/>
       <c r="B89" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C89" s="8">
-        <v>1986</v>
+        <v>1966</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8"/>
       <c r="B90" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C90" s="8">
-        <v>1966</v>
+        <v>1986</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E90" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8"/>
       <c r="B91" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C91" s="8">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E91" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8"/>
       <c r="B92" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C92" s="8">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="8"/>
       <c r="B93" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C93" s="8">
-        <v>2003</v>
+        <v>1989</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E93" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" s="1"/>
       <c r="H93" s="1"/>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="8"/>
       <c r="B94" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C94" s="8">
         <v>1982</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E94" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" s="1"/>
       <c r="H94" s="1"/>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="8"/>
       <c r="B95" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C95" s="8">
-        <v>1980</v>
+        <v>1985</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E95" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" s="1"/>
       <c r="H95" s="1"/>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="8"/>
       <c r="B96" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C96" s="8">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E96" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" s="1"/>
       <c r="H96" s="1"/>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="8"/>
       <c r="B97" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="8">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="10"/>
       <c r="B98" s="7"/>
       <c r="C98" s="7"/>
       <c r="D98" s="7"/>
       <c r="E98" s="7"/>
       <c r="F98" s="7"/>
       <c r="G98" s="7"/>
       <c r="H98" s="1"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="10"/>
       <c r="B99" s="7"/>
       <c r="C99" s="7"/>