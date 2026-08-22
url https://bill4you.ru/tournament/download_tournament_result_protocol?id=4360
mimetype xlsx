--- v0 (2025-10-07)
+++ v1 (2026-08-22)
@@ -20,171 +20,171 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t>Чемпионат г. Ростов-на-дону "Свободная пирамида" Первая лига</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.11.2024, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>07.11.2024, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Фарсян Арман</t>
+    <t>Farsan Arman</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Дубинин Владимир</t>
+    <t>Dubinin Vladimir</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Chmutenko Roman</t>
   </si>
   <si>
-    <t>Корепанов Андрей</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Korepanov Andrey</t>
   </si>
   <si>
-    <t>Чмутенко Роман</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Arutyunyan Vladimir</t>
   </si>
   <si>
-    <t>Арутюнян Владимир</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Комиссарова Юлия</t>
+    <t>Komissarova Ulia</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Семидоцкий Игорь</t>
+    <t>Semidockiy Igor</t>
   </si>
   <si>
-    <t>Сергеев Георгий</t>
+    <t>Sergeev Georgiy</t>
   </si>
   <si>
-    <t>Сергеев Павел</t>
+    <t>Sergeev Pavel</t>
   </si>
   <si>
-    <t>Скребнев Дмитрий</t>
+    <t>Skrebnev Dmitry</t>
   </si>
   <si>
-    <t>Гредягин Андрей</t>
+    <t>Gredyagin Andrey</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Кульков Михаил</t>
+    <t>Kulkov Mikhail</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>Рудакова Валентина</t>
+    <t>Rudakova Valentina</t>
   </si>
   <si>
-    <t>Малькова Анастасия</t>
+    <t>Mal'kova Anastasia</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -725,151 +725,151 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>1978</v>
+        <v>1999</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1971</v>
+        <v>1985</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1999</v>
+        <v>1971</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>1962</v>
+        <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1996</v>
+        <v>1962</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="9" t="s">
@@ -946,71 +946,71 @@
       </c>
       <c r="C22" s="8">
         <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="8">
         <v>1986</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="8">
         <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F25" s="1"/>