--- v0 (2025-10-06)
+++ v1 (2026-08-22)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>СОРЕВНОВАНИЯ СРЕДИ РАБОТНИКОВ ПАО "ГАЗПРОМ"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.11.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>01.11.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Созыкин Евгений</t>
+    <t>Sozykin Evgeny</t>
   </si>
   <si>
-    <t>Бедек Дмитрий</t>
+    <t>bedek Dmitrii</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Бутырин Александр</t>
+    <t>Butyrin Alexandr</t>
   </si>
   <si>
-    <t>Шаромов Алексей</t>
+    <t>Sharomov Aleksey</t>
   </si>
   <si>
-    <t>Анохин Сергей</t>
+    <t>Anohin Sergej</t>
   </si>
   <si>
-    <t>Левкулич Олег</t>
+    <t>Levkulic Oleg</t>
   </si>
   <si>
-    <t>Киреевнин Алексей</t>
+    <t>Kireevnin Aleksey</t>
   </si>
   <si>
-    <t>Плешанов Евгений</t>
+    <t>Pleshanov Evgeniy</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Усеинов Рустем</t>
+    <t>Useinov Rustem</t>
   </si>
   <si>
-    <t>Аеткулов Марат</t>
+    <t>Aetkulov Marat</t>
   </si>
   <si>
-    <t>Бражник Владимир</t>
+    <t>Brazhnik Vladimir</t>
   </si>
   <si>
-    <t>Конюхов Павел</t>
+    <t>Konyuhov Pavel</t>
   </si>
   <si>
-    <t>Макеев Иван</t>
+    <t>Makeev Ivan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Белоярский</t>
+    <t>Beloyarskiy</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Krasnoturyinsk</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -814,51 +814,53 @@
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1980</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1985</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>