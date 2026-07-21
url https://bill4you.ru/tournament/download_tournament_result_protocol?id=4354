--- v1 (2026-01-19)
+++ v2 (2026-07-21)
@@ -2332,51 +2332,51 @@
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
         <v>2024</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>147</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>150</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>147</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>150</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1990</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>147</v>
       </c>
       <c r="E76" s="9" t="s">