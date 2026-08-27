--- v0 (2025-10-04)
+++ v1 (2026-08-27)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Лига ветеранов бильярда НСО, 11-й этап, 70+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.11.2024, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>03.11.2024, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зимин Вадим</t>
+    <t>Zimin Vadim</t>
   </si>
   <si>
-    <t>Худяшов Михаил</t>
+    <t>Hudyashov Mihail</t>
   </si>
   <si>
-    <t>Башмаков Вячеслав</t>
+    <t>Bashmakov Vyacheslav</t>
   </si>
   <si>
-    <t>Юношев Василий</t>
+    <t>Unosev Vasilij</t>
   </si>
   <si>
-    <t>Барковский Эдуард</t>
+    <t>Barkovskiy Eduard</t>
   </si>
   <si>
-    <t>Калинин Владимир</t>
+    <t>Kalinin Vladimir</t>
   </si>
   <si>
-    <t>Мануйленко Юрий</t>
+    <t>Manuylenko Yuriy</t>
   </si>
   <si>
-    <t>Слепцов Василий</t>
+    <t>Slepcov Vasilij</t>
   </si>
   <si>
-    <t>Анкудинов Юрий</t>
+    <t>Ankudinov Yuriy</t>
   </si>
   <si>
-    <t>Галай Иван</t>
+    <t>Galay Ivan</t>
   </si>
   <si>
-    <t>Захарищев Анатолий</t>
+    <t>Pavlov Yuriy</t>
   </si>
   <si>
-    <t>Захарьчев Борис</t>
+    <t>Scherbakov Mihail</t>
   </si>
   <si>
-    <t>Павлов Юрий</t>
+    <t>Tttyan Shaliko</t>
   </si>
   <si>
-    <t>Тттян Шалико</t>
+    <t>Uzakbaev Rustam</t>
   </si>
   <si>
-    <t>Узакбаев Рустам</t>
+    <t>Zaharchev Boris</t>
   </si>
   <si>
-    <t>Щербаков Михаил</t>
+    <t>Zaharischev Anatoliy</t>
   </si>
   <si>
-    <t>Дерягин Владимир</t>
+    <t>Deryagin Vladimir</t>
   </si>
   <si>
-    <t>Ильин Александр</t>
+    <t>Ilin Aleksandr</t>
   </si>
   <si>
-    <t>Катин Владимир</t>
+    <t>Katin Vladimir</t>
   </si>
   <si>
-    <t>Костенко Василий</t>
+    <t>Kostenko Vasiliy</t>
   </si>
   <si>
-    <t>Кудинов Сергей</t>
+    <t>Kudinov Sergey</t>
   </si>
   <si>
-    <t>Макаров Николай</t>
+    <t>Makarov Nikolaj</t>
   </si>
   <si>
-    <t>Сухих Владимир</t>
+    <t>Suhih Vladimir</t>
   </si>
   <si>
-    <t>Ткачук Владимир</t>
+    <t>Tkachuk Vladimir</t>
   </si>
   <si>
-    <t>Григорьев Сергей</t>
+    <t>Grigorev Sergey</t>
   </si>
   <si>
-    <t>Складнюк Николай</t>
+    <t>Skladnyuk Nikolay</t>
   </si>
   <si>
-    <t>Смирнов Анатолий</t>
+    <t>Smirnov Anatoliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Емельянова Светлана</t>
+    <t>Emelyanova Svetlana</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Бердск</t>
+    <t>Berdsk</t>
   </si>
   <si>
-    <t>рабочий посёлок Ордынское</t>
+    <t>rabochiy posyolok Ordynskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -866,151 +866,151 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1950</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1940</v>
+        <v>1952</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1935</v>
+        <v>1952</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1952</v>
+        <v>1940</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1940</v>
+        <v>1951</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1951</v>
+        <v>1935</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1952</v>
+        <v>1940</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1952</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1224,51 +1224,51 @@
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7" t="s">
         <v>42</v>
       </c>