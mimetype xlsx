--- v1 (2026-03-11)
+++ v2 (2026-08-24)
@@ -20,306 +20,306 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый Кубок Москвы среди любителей</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.11.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>02.11.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 62</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Коршунов Александр</t>
+    <t>Korshunov Aleksandr</t>
   </si>
   <si>
-    <t>Исаков Абдували</t>
+    <t>Isakov Abduvali</t>
   </si>
   <si>
-    <t>Катунский Михаил</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Коньков Сергей</t>
+    <t>Konkov Sergey</t>
   </si>
   <si>
-    <t>Орехин Максим</t>
+    <t>Filipenin Aleksandr</t>
   </si>
   <si>
-    <t>Пономарев Денис</t>
+    <t>Orehin Maksim</t>
   </si>
   <si>
-    <t>Филипенин Александр</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Югай Павел</t>
+    <t>Yugay Pavel</t>
   </si>
   <si>
-    <t>Берлин Сергей</t>
+    <t>Berlin Sergey</t>
   </si>
   <si>
-    <t>Голенков Андрей</t>
+    <t>Dadadzanov Kaum</t>
   </si>
   <si>
-    <t>Дададжанов Каюм</t>
+    <t>Dunlaza Ali</t>
   </si>
   <si>
-    <t>Дунлаза Али</t>
+    <t>Golenkov Andrey</t>
   </si>
   <si>
-    <t>Кунафин Андрей</t>
+    <t>Kunafin Andrey</t>
   </si>
   <si>
-    <t>Сиребриников Евгений</t>
+    <t>Shaluhin Evgeniy</t>
   </si>
   <si>
-    <t>Шалухин Евгений</t>
+    <t>Shitikov Igor</t>
   </si>
   <si>
-    <t>Шитиков Игорь</t>
+    <t>Surebrinikov Evgenii</t>
   </si>
   <si>
-    <t>Геворгян Сергей</t>
+    <t>Chen dwdwa</t>
   </si>
   <si>
-    <t>Гусев Дмитрий</t>
+    <t>Dudin Alexander</t>
   </si>
   <si>
-    <t>Джанян Владимир</t>
+    <t>Dzhanyan Vladimir</t>
   </si>
   <si>
-    <t>Дианов Александр</t>
+    <t>Gevorgian Sergei</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Gusev Dmitry</t>
   </si>
   <si>
-    <t>Иванов Семен</t>
+    <t>Idrisov Murat</t>
   </si>
   <si>
-    <t>Идрисов Мурат</t>
+    <t>Irgaleev Ilias</t>
   </si>
   <si>
-    <t>Иргалеев Ильяс</t>
+    <t>Ivanov Semen</t>
   </si>
   <si>
-    <t>Когай Алексей</t>
+    <t>Kogay Aleksey</t>
   </si>
   <si>
-    <t>Ли Владимир</t>
+    <t>Lev Vladimir</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Маркарян Арман</t>
+    <t>Markyanar Arman</t>
   </si>
   <si>
-    <t>Мартьянов Игорь</t>
+    <t>Martyanov Igor</t>
   </si>
   <si>
-    <t>Рахметов Асхат</t>
+    <t>Rahmetov Ashat</t>
   </si>
   <si>
-    <t>Рябов Александр</t>
+    <t>Riabov Aleksandr</t>
   </si>
   <si>
-    <t>Цай Вячеслав</t>
+    <t>Tsay Vyacheslav</t>
   </si>
   <si>
-    <t>Голов Дмитрий</t>
+    <t>Golov Dmitriy</t>
   </si>
   <si>
-    <t>Губарь Максим</t>
+    <t>Gubar Maksim</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Казаченко Дмитрий</t>
+    <t>Kazachenko Dmitriy</t>
   </si>
   <si>
-    <t>Кишенин Александр</t>
+    <t>Kishenin Alexandr</t>
   </si>
   <si>
-    <t>Красинский Сергей</t>
+    <t>Krasinskij Sergej</t>
   </si>
   <si>
-    <t>Логутев Сергей</t>
+    <t>Logutev Sergey</t>
   </si>
   <si>
-    <t>Луста Анатолий</t>
+    <t>Lusta Anatoliy</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Миронов Антон</t>
+    <t>Mironov Anton</t>
   </si>
   <si>
-    <t>Рахматуллин Владислав</t>
+    <t>Rahmatullin Albert</t>
   </si>
   <si>
-    <t>Синицин Дмитрий</t>
+    <t>Sinitsin Dmitriy</t>
   </si>
   <si>
-    <t>Смиртюков Михаил</t>
+    <t>Smirtiukov Mikhail</t>
   </si>
   <si>
-    <t>Тимофеев Никита</t>
+    <t>Timofeev Nikita</t>
   </si>
   <si>
-    <t>Тистов Роман</t>
+    <t>Tistov Roman</t>
   </si>
   <si>
-    <t>Якубович Вячеслав</t>
+    <t>Yakubovich Vyacheslav</t>
   </si>
   <si>
-    <t>Воробьев Борис</t>
+    <t>Chugunov Aleksey</t>
   </si>
   <si>
-    <t>Егоров Константин</t>
+    <t>Egorov Konstantin</t>
   </si>
   <si>
-    <t>Коробов Василий</t>
+    <t>Hachatryan Ashot</t>
   </si>
   <si>
-    <t>Кудряков Андрей</t>
+    <t>Korobov Vasiliy</t>
   </si>
   <si>
-    <t>Лебедев Петр</t>
+    <t>Kudryakov Andrey</t>
   </si>
   <si>
-    <t>Лукьянченко Виктор</t>
+    <t>Lebedev Petr</t>
   </si>
   <si>
-    <t>Мороз Евгений</t>
+    <t>Lukyanchenko Viktor</t>
   </si>
   <si>
-    <t>Мосоян Норайр</t>
+    <t>Moroz Evgeniy</t>
   </si>
   <si>
-    <t>Новиков Иван</t>
+    <t>Mosoyan Norayr</t>
   </si>
   <si>
-    <t>Рудых Владимир</t>
+    <t>Novikov Ivan</t>
   </si>
   <si>
-    <t>Спичаков Александр</t>
+    <t>Rudyh Vladimir</t>
   </si>
   <si>
-    <t>Уланов Алексей</t>
+    <t>Spichakov Aleksandr</t>
   </si>
   <si>
-    <t>Хачатрян Ашот</t>
+    <t>Ulanov Aleksey</t>
   </si>
   <si>
-    <t>Чугунов Алексей</t>
+    <t>Vorobev Boris</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>город республиканского подчинения Бишкек</t>
+    <t>City of Republican significance Bishkek</t>
   </si>
   <si>
-    <t>ДНР</t>
+    <t>Donetska Region</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -856,91 +856,91 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1992</v>
+        <v>1976</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>82</v>
       </c>
@@ -952,91 +952,91 @@
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2003</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -1052,115 +1052,115 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1989</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1984</v>
+        <v>1998</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
@@ -1168,110 +1168,110 @@
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1984</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F32" s="1"/>
@@ -1716,305 +1716,305 @@
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>1975</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="C60" s="8"/>
+      <c r="C60" s="8">
+        <v>1976</v>
+      </c>
       <c r="D60" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="C61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>1964</v>
+        <v>1990</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
-        <v>1985</v>
+        <v>1964</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="C65" s="8"/>
+      <c r="C65" s="8">
+        <v>1985</v>
+      </c>
       <c r="D65" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" s="1"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C66" s="8"/>
       <c r="D66" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="8">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C68" s="8">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="8">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="10"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="10"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>