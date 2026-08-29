--- v0 (2025-10-25)
+++ v1 (2026-08-29)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК "Шаровая Молния"</t>
   </si>
   <si>
     <t>III Рейтинговый турнир лиги Timbild сезон 2024-2025</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.10.2024, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>30.10.2024, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>7 - 9</t>
   </si>
   <si>
     <t>10 - 12</t>
   </si>
   <si>
     <t>13 - 15</t>
   </si>
   <si>
     <t>16 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Аитов Эдуард</t>
+    <t>Aitov Eduard</t>
   </si>
   <si>
-    <t>Гиголян Армен</t>
+    <t>Gigolyan Armen</t>
   </si>
   <si>
-    <t>Колдаев Артем</t>
+    <t>Koldaev Artem</t>
   </si>
   <si>
-    <t>Савин Павел</t>
+    <t>Savin Pavel</t>
   </si>
   <si>
-    <t>Талашманов Александр</t>
+    <t>Talashmanov Aleksandr</t>
   </si>
   <si>
-    <t>Толстых Евгений</t>
+    <t>Tolstyh Evgeniy</t>
   </si>
   <si>
-    <t>Дунин Виталий</t>
+    <t>Dunin Vitaliy</t>
   </si>
   <si>
-    <t>Тетерин Андрей</t>
+    <t>Filippov Egor</t>
   </si>
   <si>
-    <t>Филиппов Егор</t>
+    <t>Teterin Andrey</t>
   </si>
   <si>
-    <t>Авдиенко Сергей</t>
+    <t>Avdienko Sergey</t>
   </si>
   <si>
-    <t>Доровских Сергей</t>
+    <t>Dorovskih Serqei</t>
   </si>
   <si>
-    <t>Мельников Вячеслав</t>
+    <t>Melnikov Viacheslav</t>
   </si>
   <si>
-    <t>Гладких Евгений</t>
+    <t>Gladkikh Evgeniy</t>
   </si>
   <si>
-    <t>Луста Юрий</t>
+    <t>Lusta Yuri</t>
   </si>
   <si>
-    <t>Якимов Николай</t>
+    <t>Yakimov Nikolay</t>
   </si>
   <si>
-    <t>Жиганов Николай</t>
+    <t>Kolokolov Vasily</t>
   </si>
   <si>
-    <t>Колоколов Василий</t>
+    <t>Korshunov Nikita</t>
   </si>
   <si>
-    <t>Коршунов Никита</t>
+    <t>Zhiganov Nikolay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Шарыпово</t>
+    <t>Sharypovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -751,71 +751,71 @@
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1966</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1986</v>
+        <v>1966</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>37</v>
       </c>
@@ -907,91 +907,91 @@
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>1964</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1964</v>
+        <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>