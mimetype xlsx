--- v0 (2025-10-08)
+++ v1 (2026-08-23)
@@ -20,138 +20,138 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Новое поколение, пирамида, 2-й этап, мальчики, девочки до 13 лет.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.11.2024, БК Ниагара, Беларусь, Могилёвская область, Бобруйск, Ульяновская ул.,  70Б</t>
+    <t>03.11.2024, БК Ниагара, Belarus, Magiliowskaja voblasc, Babrujsk, Ульяновская ул.,  70Б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Колошко Кирилл</t>
+    <t>Kolosko Kirill</t>
   </si>
   <si>
-    <t>Ламака Денис</t>
+    <t>Lamaka Denis</t>
   </si>
   <si>
-    <t>Шеремет Роман</t>
+    <t>Seremet Roma</t>
   </si>
   <si>
-    <t>Лампартер Максим</t>
+    <t>Lamparter Maksim</t>
   </si>
   <si>
-    <t>Савицкий Александр</t>
+    <t>Savitsky Aleksandr</t>
   </si>
   <si>
-    <t>Богуш Антон</t>
+    <t>Bogush Anton</t>
   </si>
   <si>
-    <t>Ермаков Максим</t>
+    <t>Ermakov Maksim</t>
   </si>
   <si>
-    <t>Алексей Капитанов</t>
+    <t>Grebennikov Alexey</t>
   </si>
   <si>
-    <t>Гребенников Алексей</t>
+    <t>Kapitanov Alex</t>
   </si>
   <si>
-    <t>Косачев Матвей</t>
+    <t>Kosachev Matvey</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,71 +772,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2015</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">