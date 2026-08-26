--- v0 (2025-10-22)
+++ v1 (2026-08-26)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>БК "Фаворит" (Симферополь)</t>
   </si>
   <si>
     <t xml:space="preserve">Кубок БК Фаворит г. Симферополь </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.10.2024, БК "Фаворит" (Симферополь), Россия, Республика Крым, Симферополь, ул. Киевская,  д. 90а</t>
+    <t>26.10.2024, БК "Фаворит" (Симферополь), Russian Federation, Autonomous Republic of Crimea, Simferopol, ул. Киевская,  д. 90а</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Евстигнеев Артур</t>
+    <t>Evstigneev Arthur</t>
   </si>
   <si>
-    <t>Ким Дмитрий</t>
+    <t>Kim Dmitrij</t>
   </si>
   <si>
-    <t>Кравченко Виктор</t>
+    <t>Kravchenko Viktor</t>
   </si>
   <si>
-    <t>Соболевская Мария</t>
+    <t>Sobolevskaya Mariya</t>
   </si>
   <si>
-    <t>Ващенков Илья</t>
+    <t>Severinov Andrey</t>
   </si>
   <si>
-    <t>Восканян Артур</t>
+    <t>Vasenkov Il'a</t>
   </si>
   <si>
-    <t>Завъялов Александр</t>
+    <t>Voskanan Artur</t>
   </si>
   <si>
-    <t>Северинов Андрей</t>
+    <t>Zavyalov Alexander</t>
   </si>
   <si>
-    <t>Бацких Юрий</t>
+    <t>Backih Yuriy</t>
   </si>
   <si>
-    <t>Лиманский Владислав</t>
+    <t>Limanskiy Vladislav</t>
   </si>
   <si>
-    <t>Лукьянов Александр</t>
+    <t>Lukyanov Aleksandr</t>
   </si>
   <si>
-    <t>Сырчин Николай</t>
+    <t>Syrchin Nikolay</t>
   </si>
   <si>
-    <t>Абрикосов Егор</t>
+    <t>Abrikosov Egor</t>
   </si>
   <si>
-    <t>Давликанов Марсель</t>
+    <t>Davlikanov Marsel</t>
   </si>
   <si>
-    <t>Муратов Эскендер</t>
+    <t>Muratov Eskender</t>
   </si>
   <si>
-    <t>Токи Амет</t>
+    <t>Toki Amet</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бахчисарай</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Евпатория</t>
+    <t>Yevpatoriya</t>
   </si>
   <si>
-    <t>Симферополь</t>
+    <t>Simferopol</t>
   </si>
   <si>
-    <t>Феодосия</t>
+    <t>Feodosia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -722,117 +722,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2010</v>
+        <v>1988</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1993</v>
+        <v>2005</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1988</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>