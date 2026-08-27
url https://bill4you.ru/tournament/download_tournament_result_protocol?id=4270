--- v1 (2026-08-26)
+++ v2 (2026-08-27)
@@ -128,51 +128,51 @@
   <si>
     <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
-    <t>Moscow</t>
+    <t>Mytischi</t>
   </si>
   <si>
     <t>Yevpatoriya</t>
   </si>
   <si>
     <t>Simferopol</t>
   </si>
   <si>
     <t>Feodosia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>