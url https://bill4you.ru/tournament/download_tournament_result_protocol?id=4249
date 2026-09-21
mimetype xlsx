--- v2 (2026-08-03)
+++ v3 (2026-09-21)
@@ -89,126 +89,126 @@
   <si>
     <t>Арканов Дмитрий</t>
   </si>
   <si>
     <t>Плаксенко Александр</t>
   </si>
   <si>
     <t xml:space="preserve">Новосибирск 1 </t>
   </si>
   <si>
     <t>Долныков Артемий</t>
   </si>
   <si>
     <t>Кондратьев Илья</t>
   </si>
   <si>
     <t xml:space="preserve">Барнаул 4 </t>
   </si>
   <si>
     <t>Грязнов Сергей</t>
   </si>
   <si>
     <t>Жгут Антон</t>
   </si>
   <si>
+    <t xml:space="preserve">Новосибирск 3 </t>
+  </si>
+  <si>
+    <t>Барсуков Григорий</t>
+  </si>
+  <si>
+    <t>Ненев Глеб</t>
+  </si>
+  <si>
     <t>Барнаул 1</t>
   </si>
   <si>
     <t>Малышенко Даниил</t>
   </si>
   <si>
     <t>Булгаков Лев</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ненев Глеб</t>
   </si>
   <si>
     <t>Барнаул 2</t>
   </si>
   <si>
     <t>Юрист Олег</t>
   </si>
   <si>
     <t>Ларькин Андрей</t>
   </si>
   <si>
     <t>Орлов Михаил</t>
   </si>
   <si>
     <t>Каратеев Роман</t>
   </si>
   <si>
     <t xml:space="preserve">Томск 1 </t>
   </si>
   <si>
     <t>Епихин Александр</t>
   </si>
   <si>
     <t>Симуткин Ярослав</t>
-  </si>
-[...7 lines deleted...]
-    <t>Шабатько Егор</t>
   </si>
   <si>
     <t>Новокузнецк-1</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Ватанин Евгений</t>
   </si>
   <si>
     <t>Новокузнецк-2</t>
   </si>
   <si>
     <t>Берегуленко Евгений</t>
   </si>
   <si>
     <t>Параскивопуло Андрей</t>
   </si>
   <si>
     <t xml:space="preserve">Новосибирск 4 </t>
   </si>
   <si>
     <t>Мечковский Олег</t>
   </si>
   <si>
     <t>Ладанов Алексей</t>
+  </si>
+  <si>
+    <t>Барнаул 3</t>
+  </si>
+  <si>
+    <t>Фальков Артем</t>
+  </si>
+  <si>
+    <t>Шабатько Егор</t>
   </si>
   <si>
     <t xml:space="preserve">Новосибирск 5 </t>
   </si>
   <si>
     <t>Карпов Илья</t>
   </si>
   <si>
     <t>Кириллов Матвей</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>Малышенко Даниил, Милованов Иван</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
@@ -1000,149 +1000,149 @@
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>
       <c r="B23" s="12"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="12"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="9"/>
       <c r="B25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="9">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E25" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="9">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="3">
       <c r="A27" s="9"/>
       <c r="B27" s="12"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="12"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="9"/>
       <c r="B29" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="9">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="9">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8" customHeight="1" ht="3">
       <c r="A31" s="9"/>
       <c r="B31" s="12"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="12"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11" t="s">
@@ -1284,271 +1284,271 @@
       </c>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8" customHeight="1" ht="3">
       <c r="A41" s="9"/>
       <c r="B41" s="12"/>
       <c r="C41" s="9"/>
       <c r="D41" s="9"/>
       <c r="E41" s="12"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="9"/>
       <c r="B43" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="9">
-        <v>2007</v>
+        <v>1986</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="9"/>
       <c r="B44" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="9">
-        <v>1994</v>
+        <v>1973</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E44" s="12" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8" customHeight="1" ht="3">
       <c r="A45" s="9"/>
       <c r="B45" s="12"/>
       <c r="C45" s="9"/>
       <c r="D45" s="9"/>
       <c r="E45" s="12"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11" t="s">
         <v>70</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9"/>
       <c r="B47" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C47" s="9">
-        <v>1986</v>
+        <v>1979</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E47" s="12" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9"/>
       <c r="B48" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="9">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" s="9"/>
       <c r="D48" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>70</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="3">
       <c r="A49" s="9"/>
       <c r="B49" s="12"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="12"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="9"/>
       <c r="B51" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C51" s="9">
-        <v>1979</v>
+        <v>1997</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E51" s="12" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="9"/>
       <c r="B52" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="C52" s="9"/>
+      <c r="C52" s="9">
+        <v>1994</v>
+      </c>
       <c r="D52" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8" customHeight="1" ht="3">
       <c r="A53" s="9"/>
       <c r="B53" s="12"/>
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
       <c r="E53" s="12"/>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="9"/>
       <c r="B55" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C55" s="9">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E55" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="9"/>
       <c r="B56" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C56" s="9">
         <v>1994</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E56" s="12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F56" s="7"/>
       <c r="G56" s="7"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8" customHeight="1" ht="3">
       <c r="A57" s="9"/>
       <c r="B57" s="12"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="12"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10">
         <v>13</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11" t="s">
@@ -1608,51 +1608,51 @@
       <c r="A62" s="13"/>
       <c r="B62" s="8"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="13"/>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="8" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="13"/>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8" t="s">
         <v>55</v>
       </c>