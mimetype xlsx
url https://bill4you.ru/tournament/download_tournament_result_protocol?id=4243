--- v1 (2026-02-07)
+++ v2 (2026-08-20)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Кубок "Dostar CUP"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.11.2024, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>02.11.2024, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дуненкулов Бахтияр</t>
+    <t>Dunenkulov Bahtiyar</t>
   </si>
   <si>
-    <t>Тельтаев Алишер</t>
+    <t>Teltaev Alisher</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Баданов Рамазан</t>
+    <t>Badanov Ramazan</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Огай Вячеслав</t>
+    <t>Ogay Vyacheslav</t>
   </si>
   <si>
-    <t>Тусумханов Олжас</t>
+    <t>Tusumhanov Olzhas</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Капашев Булат</t>
+    <t>Kapashev Bulat</t>
   </si>
   <si>
-    <t>Ким Сергей</t>
+    <t>Kim Sergey</t>
   </si>
   <si>
-    <t>Тыныштык Бауыржан</t>
+    <t>Tynyshtyk Bauyrzhan</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Алдабергенов Сержан</t>
+    <t>Aldabergenov Serzhan</t>
   </si>
   <si>
-    <t>Асылтаев Нурлан</t>
+    <t>Asyltaev Nurlan</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Жусупов Калижан</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Yakubzhanov Dilshod</t>
   </si>
   <si>
-    <t>Якубжанов Дилшод</t>
+    <t>Zhusupov Kalizhan</t>
   </si>
   <si>
-    <t>Абпасов Мурат</t>
+    <t>Abpasov Murat</t>
   </si>
   <si>
-    <t>Галимов Дамир</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Galimov Damir</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Погосян Гурген</t>
+    <t>Pogosyan Gurgen</t>
   </si>
   <si>
-    <t>Сагатов Аян</t>
+    <t>Sagatov Ayan</t>
   </si>
   <si>
-    <t>Темиров Куаныш</t>
+    <t>Temirov Kuanysh</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Армения</t>
+    <t>Armenia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -781,89 +781,89 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1967</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
@@ -1059,91 +1059,91 @@
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1967</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1967</v>
+        <v>1991</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
@@ -1154,71 +1154,71 @@
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1998</v>
+        <v>1970</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1970</v>
+        <v>1998</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1980</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">