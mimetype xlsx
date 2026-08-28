--- v0 (2025-10-06)
+++ v1 (2026-08-28)
@@ -20,240 +20,240 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>ФБС Хабаровского края</t>
   </si>
   <si>
     <t>Чемпионат Дальневосточного федерального округа по бильярду среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.10.2024, "Спортивный клуб бильярда", Россия, Хабаровский край, Хабаровск, Амурский б-р,  43</t>
+    <t>18.10.2024, "Спортивный клуб бильярда", Russian Federation, Khabarovsk Territory, Khabarovsk, Амурский б-р,  43</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 30</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Юртаев Сергей</t>
+    <t>Yurtaev Sergey</t>
   </si>
   <si>
-    <t>Мишатин Константин</t>
+    <t>Mishatin Konstantin</t>
   </si>
   <si>
-    <t>Курта Евгений</t>
+    <t>Kurta Evgeniy</t>
   </si>
   <si>
-    <t>Ли Александр</t>
+    <t>Li Aleksandr</t>
   </si>
   <si>
-    <t>Ковалёв Павел</t>
+    <t>Everstov Aleksey</t>
   </si>
   <si>
-    <t>Файман Илья</t>
+    <t>Fayman Ilya</t>
   </si>
   <si>
-    <t>Эверстов Алексей</t>
+    <t>Kovalev Pavel</t>
   </si>
   <si>
-    <t>Юртаев Александр</t>
+    <t>Yurtaev Aleksandr</t>
   </si>
   <si>
-    <t>Горбачев Егор</t>
+    <t>Danilin Aleksandr</t>
   </si>
   <si>
-    <t>Данилин Александр</t>
+    <t>Gorbachev Egor</t>
   </si>
   <si>
-    <t>Лябук Марк</t>
+    <t>Lyabuk Mark</t>
   </si>
   <si>
-    <t>Оглы Спартак</t>
+    <t>Ogly Spartak</t>
   </si>
   <si>
-    <t>Брацунов Владислав</t>
+    <t>Bracunov Vladislav</t>
   </si>
   <si>
-    <t>Достов Олег</t>
+    <t>Dostov Oleg</t>
   </si>
   <si>
-    <t>Пак Вадим</t>
+    <t>Pak Vadim</t>
   </si>
   <si>
-    <t>Поляков Александр</t>
+    <t>Polyakov Aleksandr</t>
   </si>
   <si>
-    <t>Дедисклеин Николай</t>
+    <t>Dedisklein Nikolay</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Evgeniy Dmitriev</t>
   </si>
   <si>
-    <t>Кравченко Евгений</t>
+    <t>Kravchenko Evgeniy</t>
   </si>
   <si>
-    <t>Павлов Виктор</t>
+    <t>Pavlov Viktor</t>
   </si>
   <si>
-    <t>Ражавалиев Шавкат</t>
+    <t>Rajavaliev Shavkat</t>
   </si>
   <si>
-    <t>Син Александр</t>
+    <t>Sin Alexander</t>
   </si>
   <si>
-    <t>Сурнин Игорь</t>
+    <t>Surnin Igor</t>
   </si>
   <si>
-    <t>Усольцев Сергей</t>
+    <t>Usolcev Sergei</t>
   </si>
   <si>
-    <t>Дымович Пётр</t>
+    <t>Dymovich Petr</t>
   </si>
   <si>
-    <t>Копаницын Илья</t>
+    <t>Kopanitsyn Ilya</t>
   </si>
   <si>
-    <t>Ли Денис</t>
+    <t>Li Denis</t>
   </si>
   <si>
-    <t>Отяпин Константин</t>
+    <t>Otyapin Konstantin</t>
   </si>
   <si>
-    <t>Плотников Евгений</t>
+    <t>Plotnikov Evgenii</t>
   </si>
   <si>
-    <t>Присяжнюк Владимир</t>
+    <t>Prisyazhnyuk Vladimir</t>
   </si>
   <si>
-    <t>Белов Дмитрий</t>
+    <t>Belov Dmitrii</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Янцевич Сергей</t>
+    <t>Yancevich Sergey</t>
   </si>
   <si>
-    <t>Соседов Станислав</t>
+    <t>Sosedov Stanislav</t>
   </si>
   <si>
-    <t>Мельтинова Елизавета</t>
+    <t>Meltinova Elizaveta</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Хабаровск</t>
+    <t>Khabarovsk</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Южно-Сахалинск</t>
+    <t>Yuzhno-Sakhalinsk</t>
   </si>
   <si>
-    <t>Биробиджан</t>
+    <t>Verkhoyansk</t>
   </si>
   <si>
-    <t>Якутск</t>
+    <t>Birobidzhan</t>
   </si>
   <si>
-    <t>Благовещенск</t>
+    <t>Blagoveshchensk</t>
   </si>
   <si>
-    <t>Геленджик</t>
+    <t>Gelendzhik</t>
   </si>
   <si>
-    <t>Советская Гавань</t>
+    <t>Sovetskaya Gavan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -794,157 +794,157 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1978</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2003</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>