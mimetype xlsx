--- v0 (2025-10-06)
+++ v1 (2026-05-05)
@@ -1217,51 +1217,51 @@
       </c>
       <c r="D32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
         <v>2013</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
         <v>1999</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>