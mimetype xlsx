--- v0 (2025-10-07)
+++ v1 (2026-08-26)
@@ -20,516 +20,516 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t>Любительский</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
-[...2 lines deleted...]
-    <t>10.10.2024, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>Final Protocol</t>
+  </si>
+  <si>
+    <t>10.10.2024, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 96</t>
   </si>
   <si>
     <t>97 - 124</t>
   </si>
   <si>
-    <t>Главный судья</t>
-[...398 lines deleted...]
-    <t>Пирматов Сухроб</t>
+    <t>Main referee</t>
+  </si>
+  <si>
+    <t>Chief Secretary</t>
+  </si>
+  <si>
+    <t>Referee</t>
+  </si>
+  <si>
+    <t>Player</t>
+  </si>
+  <si>
+    <t>Mirakromov Zhovlon</t>
+  </si>
+  <si>
+    <t>Tuhtaev Sherzod</t>
+  </si>
+  <si>
+    <t>Shadzhalilov Sarvar</t>
+  </si>
+  <si>
+    <t>Tursunov Alisher</t>
+  </si>
+  <si>
+    <t>Ablakulov Otabek</t>
+  </si>
+  <si>
+    <t>Kudratov Nusrat</t>
+  </si>
+  <si>
+    <t>Mirzaev Abdugaffor</t>
+  </si>
+  <si>
+    <t>Shonazarov Davron</t>
+  </si>
+  <si>
+    <t>Azizov Abdumalik</t>
+  </si>
+  <si>
+    <t>Duysibaev Nursulton</t>
+  </si>
+  <si>
+    <t>Musazhonov Mansur</t>
+  </si>
+  <si>
+    <t>Saidahmedov Shuhrat</t>
+  </si>
+  <si>
+    <t>Sattorov Abdusalom</t>
+  </si>
+  <si>
+    <t>Tadzhiev Mirsabit</t>
+  </si>
+  <si>
+    <t>Umarbekov Farhodbek</t>
+  </si>
+  <si>
+    <t>Zhuraev Sayfullo</t>
+  </si>
+  <si>
+    <t>Atabaev Ulugbek</t>
+  </si>
+  <si>
+    <t>Azimov Abdumalik</t>
+  </si>
+  <si>
+    <t>Boltaboev Aziz</t>
+  </si>
+  <si>
+    <t>Fozilzhonov Ibrohim</t>
+  </si>
+  <si>
+    <t>Habirhanov Tohir</t>
+  </si>
+  <si>
+    <t>Halilov Muzaffar</t>
+  </si>
+  <si>
+    <t>Hamidhuzhaev Azizbek</t>
+  </si>
+  <si>
+    <t>Kurbanov Mamurzhon</t>
+  </si>
+  <si>
+    <t>Murodaliev Mahmud</t>
+  </si>
+  <si>
+    <t>Nurmetov Ruslan</t>
+  </si>
+  <si>
+    <t>Nurmuhamedov Bahtier</t>
+  </si>
+  <si>
+    <t>Nurmuhamedov Nodirzhon</t>
+  </si>
+  <si>
+    <t>Shukurullo Dadaboev</t>
+  </si>
+  <si>
+    <t>Tadzhiev Azizbek</t>
+  </si>
+  <si>
+    <t>Yuldashev Azizbek</t>
+  </si>
+  <si>
+    <t>Zufarov Ulugbek</t>
+  </si>
+  <si>
+    <t>Abduhakimov Abdulaziz</t>
+  </si>
+  <si>
+    <t>Abdurahmonov Dilmurod</t>
+  </si>
+  <si>
+    <t>Abduvaliev Behruz</t>
+  </si>
+  <si>
+    <t>Agdasiev Denis</t>
+  </si>
+  <si>
+    <t>Ahmedov Komol</t>
+  </si>
+  <si>
+    <t>Alimhadzhaev Davron</t>
+  </si>
+  <si>
+    <t>Aripov Fahriddin</t>
+  </si>
+  <si>
+    <t>Bazarbaev Aziz</t>
+  </si>
+  <si>
+    <t>Dzhuraev Fazliddin</t>
+  </si>
+  <si>
+    <t>Holmatov Bahrom</t>
+  </si>
+  <si>
+    <t>Lim Valeriy</t>
+  </si>
+  <si>
+    <t>Mansurov Abdumannob</t>
+  </si>
+  <si>
+    <t>Masharipov Donier</t>
+  </si>
+  <si>
+    <t>Shomansurov Davron</t>
+  </si>
+  <si>
+    <t>Temirhanov Ayubhon</t>
+  </si>
+  <si>
+    <t>Yusupov Abzal</t>
+  </si>
+  <si>
+    <t>Ahmedov Abdurashid</t>
+  </si>
+  <si>
+    <t>Azizov Oybek</t>
+  </si>
+  <si>
+    <t>Daminov Hamidullo</t>
+  </si>
+  <si>
+    <t>Honsaidov Abduhakim</t>
+  </si>
+  <si>
+    <t>Inoyatov Komil</t>
+  </si>
+  <si>
+    <t>Madaliev Yashnar</t>
+  </si>
+  <si>
+    <t>Mahmudov Furkad</t>
+  </si>
+  <si>
+    <t>Mahmudzhonov Ibrohim</t>
+  </si>
+  <si>
+    <t>Mirahmedov Mirkamol</t>
+  </si>
+  <si>
+    <t>Mirtozhiev Muzaffar</t>
+  </si>
+  <si>
+    <t>Mirzaev Bahrom</t>
+  </si>
+  <si>
+    <t>Nasrullaev Zhovlon</t>
+  </si>
+  <si>
+    <t>Ravupov Abdulla</t>
+  </si>
+  <si>
+    <t>Sothonov Sarvar</t>
+  </si>
+  <si>
+    <t>Umarhonov Nuriddin</t>
+  </si>
+  <si>
+    <t>Yusupov Odildzhon</t>
+  </si>
+  <si>
+    <t>Abduazimov Hamidullo</t>
+  </si>
+  <si>
+    <t>Ahrorov Saidolim</t>
+  </si>
+  <si>
+    <t>Aliev Fazliddin</t>
+  </si>
+  <si>
+    <t>Aliev Rustam</t>
+  </si>
+  <si>
+    <t>Askarov Bobir</t>
+  </si>
+  <si>
+    <t>Bobonazarov Zokir</t>
+  </si>
+  <si>
+    <t>Dalaboev Sardor</t>
+  </si>
+  <si>
+    <t>Ergashev Asadbek</t>
+  </si>
+  <si>
+    <t>Hamidov Begzod</t>
+  </si>
+  <si>
+    <t>Hamzaev Dzhaloliddin</t>
+  </si>
+  <si>
+    <t>Holmatov Turob</t>
+  </si>
+  <si>
+    <t>Hoshimov Izzatilla</t>
+  </si>
+  <si>
+    <t>Hudzhanov Buned</t>
+  </si>
+  <si>
+    <t>Ismanbekov Dilshod</t>
+  </si>
+  <si>
+    <t>Ismoilov Farhod</t>
+  </si>
+  <si>
+    <t>Kayumov Narimon</t>
+  </si>
+  <si>
+    <t>Korakamish Timur</t>
+  </si>
+  <si>
+    <t>Minavarov Rustam</t>
+  </si>
+  <si>
+    <t>Ortikov Sanzhar</t>
+  </si>
+  <si>
+    <t>Ortikov Sunnat</t>
+  </si>
+  <si>
+    <t>Rahimov Bahtier</t>
+  </si>
+  <si>
+    <t>Rahmetov Rahmatilla</t>
+  </si>
+  <si>
+    <t>Ruziev Shukurullo</t>
+  </si>
+  <si>
+    <t>Sayitov Komilzhon</t>
+  </si>
+  <si>
+    <t>Sharifzhonov Agzam</t>
+  </si>
+  <si>
+    <t>Shukurov Tozhiboy</t>
+  </si>
+  <si>
+    <t>Siddikov Furkat</t>
+  </si>
+  <si>
+    <t>Sobirov Abdusattor</t>
+  </si>
+  <si>
+    <t>Sotvoldiev Davlatbek</t>
+  </si>
+  <si>
+    <t>Tohtaniezov Ruslan</t>
+  </si>
+  <si>
+    <t>Tuychiev Diler</t>
+  </si>
+  <si>
+    <t>Yusupov Fazliddin</t>
+  </si>
+  <si>
+    <t>Abdullaev Iskandar</t>
+  </si>
+  <si>
+    <t>Aliev Murod</t>
+  </si>
+  <si>
+    <t>Anvarov Diyor</t>
+  </si>
+  <si>
+    <t>Ashuraliev Umid</t>
+  </si>
+  <si>
+    <t>Bahromov Firdavs</t>
+  </si>
+  <si>
+    <t>Bahtierov Muzaffar</t>
+  </si>
+  <si>
+    <t>Bekkulov Abduvoris</t>
+  </si>
+  <si>
+    <t>Beshimov Evgeniy</t>
+  </si>
+  <si>
+    <t>Halilov Husan</t>
+  </si>
+  <si>
+    <t>Haydarbekov Begzod</t>
+  </si>
+  <si>
+    <t>Haydarov Dadosh</t>
+  </si>
+  <si>
+    <t>Islom Ismoil</t>
+  </si>
+  <si>
+    <t>Isomiddinov Izzatilla</t>
+  </si>
+  <si>
+    <t>Komilov Gulom</t>
+  </si>
+  <si>
+    <t>Korakamish Rahmatilla</t>
+  </si>
+  <si>
+    <t>Korakamish Temur</t>
+  </si>
+  <si>
+    <t>Niyazmatov Umid</t>
+  </si>
+  <si>
+    <t>Pulatov Sharofiddin</t>
+  </si>
+  <si>
+    <t>Sagatov Alisher</t>
+  </si>
+  <si>
+    <t>Salimov Dilshod</t>
+  </si>
+  <si>
+    <t>Shomansurov Azizbek</t>
+  </si>
+  <si>
+    <t>Shukurov Bobir</t>
+  </si>
+  <si>
+    <t>Sobirov Shovkat</t>
+  </si>
+  <si>
+    <t>Valiev Ibrohim</t>
+  </si>
+  <si>
+    <t>Yakubov Hurshid</t>
+  </si>
+  <si>
+    <t>Yuldashev Bahrom</t>
+  </si>
+  <si>
+    <t>Yuldashev Bokizhon</t>
+  </si>
+  <si>
+    <t>Zokirov Komoliddin</t>
+  </si>
+  <si>
+    <t>Ergashev Ahror</t>
+  </si>
+  <si>
+    <t>Fazliev Sardor</t>
+  </si>
+  <si>
+    <t>Karimov Sobirjon</t>
+  </si>
+  <si>
+    <t>Yuldashev Akrom</t>
+  </si>
+  <si>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Pirmatov Suhrob</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
-[...17 lines deleted...]
-    <t>Самарканд</t>
+    <t>City</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>Urban Settlement of Yangibazar</t>
+  </si>
+  <si>
+    <t>Namangan</t>
+  </si>
+  <si>
+    <t>Chinaz</t>
+  </si>
+  <si>
+    <t>Jizzakh</t>
+  </si>
+  <si>
+    <t>Samarkand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1030,74 +1030,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="8">
         <v>2024</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C10" s="8">
-        <v>1980</v>
+        <v>1986</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="8">
         <v>1980</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F12" s="1"/>
@@ -1210,251 +1210,251 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>2024</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>1993</v>
+        <v>2024</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
         <v>2024</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
-        <v>2024</v>
+        <v>1982</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
-        <v>1982</v>
+        <v>2024</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
         <v>2024</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
         <v>2024</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1490,171 +1490,171 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>2024</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1979</v>
+        <v>2024</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
         <v>2024</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
-        <v>2024</v>
+        <v>1979</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>2024</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1810,211 +1810,211 @@
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
         <v>2024</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
-        <v>1986</v>
+        <v>2023</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
         <v>2024</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1968</v>
+        <v>2024</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8">
-        <v>2024</v>
+        <v>1968</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
         <v>2024</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
-        <v>2024</v>
+        <v>1997</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="8">
-        <v>1997</v>
+        <v>2024</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C58" s="8">
         <v>2024</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E58" s="9" t="s">
@@ -2050,114 +2050,114 @@
       </c>
       <c r="B60" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="8">
         <v>2024</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="8">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="8">
         <v>1987</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>154</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C63" s="8">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C64" s="8">
-        <v>2024</v>
+        <v>1982</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="8">
         <v>2024</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E65" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F65" s="1"/>
@@ -2450,97 +2450,97 @@
       </c>
       <c r="B80" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C80" s="8">
         <v>2024</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="8">
         <v>2024</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C84" s="8">
         <v>2024</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
@@ -2550,51 +2550,51 @@
       </c>
       <c r="B85" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="8">
         <v>2024</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C86" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C87" s="8">
         <v>2024</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E87" s="9" t="s">
@@ -2790,57 +2790,57 @@
       </c>
       <c r="B97" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C97" s="8">
         <v>2024</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E97" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" s="1"/>
       <c r="H97" s="1"/>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C98" s="8">
-        <v>1985</v>
+        <v>2024</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="H98" s="1"/>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C99" s="8">
         <v>2024</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E99" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" s="1"/>
       <c r="H99" s="1"/>
     </row>
@@ -2950,51 +2950,51 @@
       </c>
       <c r="B105" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C105" s="8">
         <v>2024</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E105" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F105" s="1"/>
       <c r="G105" s="1"/>
       <c r="H105" s="1"/>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C106" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E106" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F106" s="1"/>
       <c r="G106" s="1"/>
       <c r="H106" s="1"/>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C107" s="8">
         <v>1983</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E107" s="9" t="s">
@@ -3136,71 +3136,71 @@
       </c>
       <c r="D114" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E114" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F114" s="1"/>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C115" s="8">
         <v>2024</v>
       </c>
       <c r="D115" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E115" s="9" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C116" s="8">
         <v>2024</v>
       </c>
       <c r="D116" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E116" s="9" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B117" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C117" s="8">
         <v>2024</v>
       </c>
       <c r="D117" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E117" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
     </row>
@@ -3468,87 +3468,87 @@
       <c r="A131" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C131" s="8">
         <v>2024</v>
       </c>
       <c r="D131" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E131" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F131" s="1"/>
       <c r="G131" s="1"/>
       <c r="H131" s="1"/>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="8"/>
       <c r="B132" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C132" s="8">
-        <v>1999</v>
+        <v>2024</v>
       </c>
       <c r="D132" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E132" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F132" s="1"/>
       <c r="G132" s="1"/>
       <c r="H132" s="1"/>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="8"/>
       <c r="B133" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C133" s="8">
         <v>1987</v>
       </c>
       <c r="D133" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E133" s="9" t="s">
         <v>157</v>
       </c>
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1"/>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="8"/>
       <c r="B134" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C134" s="8">
-        <v>2024</v>
+        <v>1999</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E134" s="9" t="s">
         <v>152</v>
       </c>
       <c r="F134" s="1"/>
       <c r="G134" s="1"/>
       <c r="H134" s="1"/>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="8"/>
       <c r="B135" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C135" s="8">
         <v>2024</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>149</v>
       </c>
       <c r="E135" s="9" t="s">
         <v>152</v>
       </c>