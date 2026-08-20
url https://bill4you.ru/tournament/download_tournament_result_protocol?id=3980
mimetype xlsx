--- v0 (2025-10-03)
+++ v1 (2026-08-20)
@@ -20,297 +20,297 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Доберман, Ростов-на-Дону</t>
   </si>
   <si>
     <t>Московская пирамида БК Доберман</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2024, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>28.09.2024, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 56</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Хрисолури Станислав</t>
+    <t>Khrisoluri Stanislav</t>
   </si>
   <si>
-    <t>Шехаде Денис</t>
+    <t>Shehade Denis</t>
   </si>
   <si>
-    <t>Богомолов Алексей</t>
+    <t>Bogomolov  Aleksei</t>
   </si>
   <si>
-    <t>Кутицкий Андрей</t>
+    <t>Kutitskiy Andrey</t>
   </si>
   <si>
-    <t>Ким Игорь</t>
+    <t>Kim Igor</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Румянцев Илья</t>
+    <t>Rumancev Il'a</t>
   </si>
   <si>
-    <t>Сагомоньян Арсен</t>
+    <t>Sagomon'an Arsen</t>
   </si>
   <si>
-    <t>Буркин Кирилл</t>
+    <t>Burkin Kirill</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Coj Eduard</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Farsan Arman</t>
   </si>
   <si>
-    <t>Лебедев Сергей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Медведев Александр</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Тишин Илья</t>
+    <t>Lebedev Sergei</t>
   </si>
   <si>
-    <t>Фарсян Арман</t>
+    <t>Medvedev Aleksandr</t>
   </si>
   <si>
-    <t>Цой Эдуард.</t>
+    <t>Tisin Il'a</t>
   </si>
   <si>
-    <t>Анфимиади Гиви</t>
+    <t>Anfimiadi Givi</t>
   </si>
   <si>
-    <t>Волошин Николай</t>
+    <t>Gnezdilov Anatoliy</t>
   </si>
   <si>
-    <t>Гнездилов Анатолий</t>
+    <t>Hen Vitaliy</t>
   </si>
   <si>
-    <t>Купай Владимир</t>
+    <t>Kupay Vladimir</t>
   </si>
   <si>
-    <t>Маргия Георгий</t>
+    <t>Margiya Georgiy</t>
   </si>
   <si>
-    <t>Мартиросян Анатолий</t>
+    <t>Martirosyan Anatoli</t>
   </si>
   <si>
-    <t>Мельконян Михаил</t>
+    <t>Melkonyan Mihail</t>
   </si>
   <si>
-    <t>Пономарёв Денис</t>
+    <t>Ponomarev Denis</t>
   </si>
   <si>
-    <t>Семенцов Григорий</t>
+    <t>Semencov Grigorij</t>
   </si>
   <si>
-    <t>Силантьев Александр</t>
+    <t>Shevchenko Artem</t>
   </si>
   <si>
-    <t>Скребнев Дмитрий</t>
+    <t>Silantiev Alexander</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
+    <t>Skrebnev Dmitry</t>
   </si>
   <si>
-    <t>Тесля Егор</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Томык Роман</t>
+    <t>Teslya Egor</t>
   </si>
   <si>
-    <t>Хен Виталий</t>
+    <t>Tomyk Roman</t>
   </si>
   <si>
-    <t>Шевченко Артëм</t>
+    <t>Voloshin Nikolay</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Ambarcumyan Artak</t>
   </si>
   <si>
-    <t>Амбарцумян Артак</t>
+    <t>Amirshatyan David</t>
   </si>
   <si>
-    <t>Амиршатян Давид</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Геворгян Левон</t>
+    <t>Gevorgyan Levon</t>
   </si>
   <si>
-    <t>Глебова Наталья</t>
+    <t>Glebova Natalya</t>
   </si>
   <si>
-    <t>Гредягин Андрей</t>
+    <t>Gredyagin Andrey</t>
   </si>
   <si>
-    <t>Истягин Роллан</t>
+    <t>Istyagin Rollan</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Коношенко Александр</t>
+    <t>konoshenko aleksandr</t>
   </si>
   <si>
-    <t>Лондырев Николай</t>
+    <t>Londirev Nikolay</t>
   </si>
   <si>
-    <t>Огай Михаил</t>
+    <t>Ogay Mikhail</t>
   </si>
   <si>
-    <t>Пономаренко Антон</t>
+    <t>Ponomarenko Anton</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Sevkunov Tihon</t>
   </si>
   <si>
-    <t>Цой Эдуард</t>
+    <t>Tsoy Eduard</t>
   </si>
   <si>
-    <t>Шевкунов Тихон</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Алексеев Алексей</t>
+    <t>Alekseev Aleksey</t>
   </si>
   <si>
-    <t>Бабаев Роман</t>
+    <t>Babaev Roman</t>
   </si>
   <si>
-    <t>Галатов Александр</t>
+    <t>Eraschenko Evgeniy</t>
   </si>
   <si>
-    <t>Геворгян Анжела</t>
+    <t>Galatov Alexander</t>
   </si>
   <si>
-    <t>Еращенко Евгений</t>
+    <t>Gevorgyan Anzela</t>
   </si>
   <si>
-    <t>Марченко Елена</t>
+    <t>Mihaj Vladislav</t>
   </si>
   <si>
-    <t>Михай Владислав</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Tt Hh</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -951,237 +951,237 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1971</v>
+        <v>2004</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1990</v>
+        <v>1979</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>2004</v>
+        <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1944</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>2002</v>
+        <v>1993</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1993</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1270,291 +1270,291 @@
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2009</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1991</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="C34" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1971</v>
+        <v>1986</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1992</v>
+        <v>1971</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1962</v>
+        <v>1991</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="E41" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E41" s="9"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>2004</v>
+        <v>1962</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="E42" s="9"/>
+      <c r="E42" s="9" t="s">
+        <v>82</v>
+      </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>1992</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1984</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
         <v>1986</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1987</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F46" s="1"/>
@@ -1663,94 +1663,94 @@
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>1966</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1987</v>
+        <v>2013</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>2014</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>2013</v>
+        <v>1987</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
         <v>1969</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F56" s="1"/>
@@ -1758,156 +1758,156 @@
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E57" s="9"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="C58" s="8"/>
+      <c r="C58" s="8">
+        <v>1977</v>
+      </c>
       <c r="D58" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C59" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C60" s="8">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="8">
-        <v>1973</v>
+        <v>2006</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
-        <v>2008</v>
+        <v>1973</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="10"/>
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="10"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="1"/>
     </row>