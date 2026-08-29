--- v0 (2025-10-04)
+++ v1 (2026-08-29)
@@ -20,198 +20,198 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>БК "Шаровая Молния"</t>
   </si>
   <si>
     <t>Любительский турнир СБС Красноярск 2024. Пирамида с продолжением.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2024, БК "Шаровая Молния", Россия, Красноярский край, Красноярск,  ул Молокова 37,  4 этаж</t>
+    <t>05.10.2024, БК "Шаровая Молния", Russian Federation, Krasnoyarsk Territory, Krasnoyarsk, Красноярск,  ул Молокова 37,  4 этаж</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>16 - 19</t>
   </si>
   <si>
     <t>21 - 25</t>
   </si>
   <si>
     <t>26 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Назаров Дилшод</t>
+    <t>Nazarov Dilshot</t>
   </si>
   <si>
-    <t>Галыця Лев</t>
+    <t>Galytsia Lev</t>
   </si>
   <si>
-    <t>Алексеев Михаил</t>
+    <t>Alexeev Mikhail</t>
   </si>
   <si>
-    <t>Галыця Александр</t>
+    <t>Galycya Aleksandr</t>
   </si>
   <si>
-    <t>Бузов Марк</t>
+    <t>Buzov Mark</t>
   </si>
   <si>
-    <t>Гапоненко Александр</t>
+    <t>Gaponov Aleksandr</t>
   </si>
   <si>
-    <t>Майер Андрей</t>
+    <t>Maier Andrei</t>
   </si>
   <si>
-    <t>Толстых Алиса</t>
+    <t>Tolstyh Alisa</t>
   </si>
   <si>
-    <t>Бейшебаев Марс</t>
+    <t>Beyshebaev Mars</t>
   </si>
   <si>
-    <t>Гиголян Армен</t>
+    <t>Eramatov Begaly</t>
   </si>
   <si>
-    <t>Карелов Алексей</t>
+    <t>Filippov Egor</t>
   </si>
   <si>
-    <t>Сабирали Бекзат</t>
+    <t>Gigolyan Armen</t>
   </si>
   <si>
-    <t>Савин Павел</t>
+    <t>Karelov Aleksey</t>
   </si>
   <si>
-    <t>Филиппов Егор</t>
+    <t>Sabirali Bekzat</t>
   </si>
   <si>
-    <t>Цой Владимир</t>
+    <t>Savin Pavel</t>
   </si>
   <si>
-    <t>Эраматов Бегалы</t>
+    <t>Tsoy Vladimir</t>
   </si>
   <si>
-    <t>Авдиенко Сергей</t>
-[...5 lines deleted...]
-    <t>Носов Виталий</t>
+    <t>Avdienko Sergey</t>
   </si>
   <si>
     <t>Kolesnikov Sergey</t>
   </si>
   <si>
-    <t>Аитов Эдуард</t>
+    <t>Nesterenko Denis</t>
   </si>
   <si>
-    <t>Васина Злата</t>
+    <t>Nosov Vitaliy</t>
   </si>
   <si>
-    <t>Нестеренко Яна</t>
+    <t>Aitov Eduard</t>
   </si>
   <si>
-    <t>Савин Владимир</t>
+    <t>Nesterenko Ana</t>
   </si>
   <si>
-    <t>Тихонов Вячеслав</t>
+    <t>Savin Vladimir</t>
   </si>
   <si>
-    <t>Коршунов Никита</t>
+    <t>Tikhonov Vyacheslav</t>
   </si>
   <si>
-    <t>Старостин Сергей</t>
+    <t>Vasina Zlata</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>Korshunov Nikita</t>
   </si>
   <si>
-    <t>Тимофеев Дмитрий</t>
+    <t>Starostin Sergey</t>
+  </si>
+  <si>
+    <t>born in</t>
+  </si>
+  <si>
+    <t>Timofeev Dmitrii</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>КМС</t>
+  </si>
+  <si>
     <t>1р</t>
   </si>
   <si>
-    <t>КМС</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Россия</t>
-[...2 lines deleted...]
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -811,379 +811,379 @@
       </c>
       <c r="C14" s="8">
         <v>1975</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>2009</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2012</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1976</v>
+        <v>2012</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8"/>
+      <c r="C23" s="8">
+        <v>1991</v>
+      </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1979</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1986</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C30" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1978</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1978</v>
+        <v>2012</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1991</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>