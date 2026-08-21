--- v0 (2025-10-09)
+++ v1 (2026-08-21)
@@ -20,168 +20,168 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>МГО ОО БАБС г. Минск</t>
   </si>
   <si>
     <t>Открытый Чемпионат Минска среди мужчин</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2024, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>28.09.2024, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кундас Никита</t>
+    <t>Kundas Nikita</t>
   </si>
   <si>
-    <t>Сидорович Алексей</t>
+    <t>Sidorovic Aleksej</t>
   </si>
   <si>
-    <t>Гриневич Ростислав</t>
+    <t>Grinevic Rostislav</t>
   </si>
   <si>
-    <t>Шопик Владислав</t>
+    <t>Shopik Vladislav</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Павлович Тимофей</t>
+    <t>Pavlovic Timofej</t>
   </si>
   <si>
-    <t>Самсоненко Роман</t>
+    <t>Samsonenko Roman</t>
   </si>
   <si>
-    <t>Шахов Никита</t>
+    <t>Shakhov Nikita</t>
   </si>
   <si>
-    <t>Елин Андрей</t>
+    <t>Elin Andrey</t>
   </si>
   <si>
-    <t>Крупский Евгений</t>
+    <t>Hot'ko Andrej</t>
   </si>
   <si>
-    <t>Хотько Андрей</t>
+    <t>Krupski Yauheni</t>
   </si>
   <si>
-    <t>Шилович Назар</t>
+    <t>ShiIovich Nazar</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Зубарев Константин</t>
+    <t>Logich Aleksej</t>
   </si>
   <si>
-    <t>Логич Алексей</t>
+    <t>Smirnov Aleksej</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Zubarev Kostia</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Иванова Ольга</t>
+    <t>Ivanova Ol'ga</t>
   </si>
   <si>
-    <t>Волосач Елизавета</t>
+    <t>Volosach Elizaveta</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -821,71 +821,71 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1982</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1996</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C18" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>2013</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>41</v>
@@ -900,97 +900,97 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1985</v>
+        <v>2005</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="1"/>
     </row>