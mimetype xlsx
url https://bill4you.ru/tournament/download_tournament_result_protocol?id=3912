--- v2 (2026-03-26)
+++ v3 (2026-10-10)
@@ -161,51 +161,51 @@
   <si>
     <t>Обдалов Никита</t>
   </si>
   <si>
     <t>Покорба Евгений</t>
   </si>
   <si>
     <t>Смолин Алексей</t>
   </si>
   <si>
     <t>Тихонов Вячеслав</t>
   </si>
   <si>
     <t>Тутарков Андрей</t>
   </si>
   <si>
     <t>Ус Игорь</t>
   </si>
   <si>
     <t>Шорников Александр</t>
   </si>
   <si>
     <t>Щигрев Федор</t>
   </si>
   <si>
-    <t>Биче-оол Рустам</t>
+    <t>Биче-Оол Рустам</t>
   </si>
   <si>
     <t>Донгак Орлан</t>
   </si>
   <si>
     <t>Дука Никита</t>
   </si>
   <si>
     <t>Зверев Михаил</t>
   </si>
   <si>
     <t>Козлов Олег</t>
   </si>
   <si>
     <t>Кузьмин Сергей</t>
   </si>
   <si>
     <t>Кусенко Юрий</t>
   </si>
   <si>
     <t>Матыгулин Дмитрий</t>
   </si>
   <si>
     <t>Мотуев Бийгазы</t>
   </si>
@@ -284,51 +284,51 @@
   <si>
     <t>Антонов Андрей</t>
   </si>
   <si>
     <t>Арма Габриель</t>
   </si>
   <si>
     <t>Бутин Михаил</t>
   </si>
   <si>
     <t>Ворончиков Максим</t>
   </si>
   <si>
     <t>Головченко Александр</t>
   </si>
   <si>
     <t>Гулин Сергей</t>
   </si>
   <si>
     <t>Жавжаров Владимир</t>
   </si>
   <si>
     <t>Иванова Елена</t>
   </si>
   <si>
-    <t>Кара-оол Омак</t>
+    <t>Кара-Оол Омак</t>
   </si>
   <si>
     <t>Князев Игорь</t>
   </si>
   <si>
     <t>Колосков Валерий</t>
   </si>
   <si>
     <t>Коржев Евгений</t>
   </si>
   <si>
     <t>Кутькин Прокопий</t>
   </si>
   <si>
     <t>Маслобоев Николай</t>
   </si>
   <si>
     <t>Нуриев Александр</t>
   </si>
   <si>
     <t>Плотников Андрей</t>
   </si>
   <si>
     <t>Радионов Павел</t>
   </si>
@@ -1477,51 +1477,51 @@
       </c>
       <c r="C32" s="8">
         <v>1982</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>146</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>153</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
         <v>1983</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>153</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
         <v>1977</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>146</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>153</v>
       </c>
       <c r="F34" s="1"/>