--- v0 (2025-10-23)
+++ v1 (2026-06-28)
@@ -68,57 +68,57 @@
   <si>
     <t>Главный судья</t>
   </si>
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Гарькуша Андрей</t>
   </si>
   <si>
     <t>Захарин Денис</t>
   </si>
   <si>
     <t>Карпов Андрей</t>
   </si>
   <si>
     <t>Тирацуян Арсен</t>
   </si>
   <si>
+    <t>Litosh Anatolii</t>
+  </si>
+  <si>
     <t>Блинов Роман</t>
   </si>
   <si>
     <t>Калашников Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Литош Анатолий</t>
   </si>
   <si>
     <t>Речкалов Валерий</t>
   </si>
   <si>
     <t>Деревянкин Василий</t>
   </si>
   <si>
     <t>Зорин Фёдор</t>
   </si>
   <si>
     <t>Кащеев Александр</t>
   </si>
   <si>
     <t>Кривомазов Юрий</t>
   </si>
   <si>
     <t>Ли Вячеслав</t>
   </si>
   <si>
     <t>Черкасский Константин</t>
   </si>
   <si>
     <t>Шпитальный Евгений</t>
   </si>
@@ -728,91 +728,91 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1977</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1966</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">