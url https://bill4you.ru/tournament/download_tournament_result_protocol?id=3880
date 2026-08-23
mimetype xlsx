--- v1 (2026-06-28)
+++ v2 (2026-08-23)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК "Чемпион" (Аксай)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида в БК "Чемпион" г. Аксай 45+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>18.10.2024, БК "Чемпион" (Аксай), Россия, Краснодарский край, Аксай, ул. Гулаева,  д. 81</t>
+    <t>18.10.2024, БК "Чемпион" (Аксай), Russian Federation, Krasnodar Territory, Aksay, ул. Гулаева,  д. 81</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Гарькуша Андрей</t>
+    <t>Garkusha Andrey</t>
   </si>
   <si>
-    <t>Захарин Денис</t>
+    <t>Karpov Andrey</t>
   </si>
   <si>
-    <t>Карпов Андрей</t>
+    <t>Tiracuyan Arsen</t>
   </si>
   <si>
-    <t>Тирацуян Арсен</t>
+    <t>Zaharin Denis</t>
+  </si>
+  <si>
+    <t>Blinov Roman</t>
+  </si>
+  <si>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
     <t>Litosh Anatolii</t>
   </si>
   <si>
-    <t>Блинов Роман</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Derevyankin Vasiliy</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Kascheev Aleksandr</t>
   </si>
   <si>
-    <t>Деревянкин Василий</t>
+    <t>Krivomazov Yuriy</t>
   </si>
   <si>
-    <t>Зорин Фёдор</t>
+    <t>Zorin Fedor</t>
   </si>
   <si>
-    <t>Кащеев Александр</t>
+    <t>Cherkasskiy Konstantin</t>
   </si>
   <si>
-    <t>Кривомазов Юрий</t>
+    <t>Li Vyacheslav</t>
   </si>
   <si>
-    <t>Ли Вячеслав</t>
+    <t>Shpitalnyy Evgeniy</t>
   </si>
   <si>
-    <t>Черкасский Константин</t>
+    <t>Klimenko Vitaliy</t>
   </si>
   <si>
-    <t>Шпитальный Евгений</t>
+    <t>Kostyuhin Roman</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Leschenko Nikolay</t>
   </si>
   <si>
-    <t>Костюхин Роман</t>
+    <t>Ten Sergey</t>
   </si>
   <si>
-    <t>Лещенко Николай</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Тен Сергей</t>
-[...5 lines deleted...]
-    <t>Глушич Владимир</t>
+    <t>Glushich Vladimir</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Гуково</t>
+    <t>Gukovo</t>
   </si>
   <si>
-    <t>Аксай</t>
+    <t>Aksay</t>
   </si>
   <si>
-    <t>Шахты</t>
+    <t>Shakhty</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -668,151 +668,151 @@
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="8">
         <v>1979</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1971</v>
+        <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1966</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -828,134 +828,134 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1968</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1978</v>
+        <v>1957</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9" t="s">
+        <v>42</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1957</v>
+        <v>1966</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1966</v>
+        <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E19" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E20" s="9"/>
+      <c r="E20" s="9" t="s">
+        <v>40</v>
+      </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="E21" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E21" s="9"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">