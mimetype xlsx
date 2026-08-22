--- v1 (2026-03-04)
+++ v2 (2026-08-22)
@@ -20,372 +20,372 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Корона. Открытый Кубок Москвы. Мужчины. 3 этап</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.09.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>21.09.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 70</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Плотников Павел</t>
+    <t>Plotnikov Pavel</t>
   </si>
   <si>
-    <t>Колосов Денис</t>
+    <t>Kolosov Denis</t>
   </si>
   <si>
-    <t>Иванов Виктор</t>
+    <t>Ivanov Viktor</t>
   </si>
   <si>
-    <t>Ясинецкий Сергей</t>
+    <t>Yasineckiy Sergey</t>
   </si>
   <si>
-    <t>Исаков Абдували</t>
+    <t>Isakov Abduvali</t>
   </si>
   <si>
-    <t>Каширский Кирилл</t>
+    <t>Kashirskiy Kirill</t>
   </si>
   <si>
-    <t>Кузовкин Александр</t>
+    <t>Kuzovkin Alexamder</t>
   </si>
   <si>
-    <t>Саетгалеев Артем</t>
+    <t>Saetgaleev Artem</t>
   </si>
   <si>
-    <t>Асатилла уулу Аллайар</t>
+    <t>Asatilla Uulu Allajar</t>
   </si>
   <si>
-    <t>Бахлин Игорь</t>
+    <t>Bahlin Igor'</t>
   </si>
   <si>
-    <t>Корень Алексей</t>
+    <t>Fedyushkin Matvey</t>
   </si>
   <si>
-    <t>Манчак Дмитрий</t>
+    <t>Iacenko Evgeniy</t>
   </si>
   <si>
-    <t>Сафарбаев Нышанбай</t>
+    <t>Koren' Aleksej</t>
   </si>
   <si>
-    <t>Федюшкин Матвей</t>
+    <t>Manchak Dmitriy</t>
   </si>
   <si>
-    <t>Яценко Евгений</t>
+    <t>Safarbaev Nyshanbay</t>
   </si>
   <si>
-    <t>Яценко Иван</t>
+    <t>Yacenko Ivan</t>
   </si>
   <si>
-    <t>Абсатаров Кайрат</t>
+    <t>Absatarov Kajrat</t>
   </si>
   <si>
-    <t>Батчаев Хасан</t>
+    <t>Batchaev Hasan</t>
   </si>
   <si>
-    <t>Золотилов Константин</t>
+    <t>Feoktisov Georgiy</t>
   </si>
   <si>
-    <t>Исламов Кирилл</t>
+    <t>Islamov Kirill</t>
   </si>
   <si>
-    <t>Канатбек уулу Санжар</t>
+    <t>Kanatbek uulu Sanzhar</t>
   </si>
   <si>
-    <t>Катунский Михаил</t>
+    <t>kjgkg hihh</t>
   </si>
   <si>
-    <t>Коак Виталий</t>
+    <t>Koak Vitalij</t>
   </si>
   <si>
-    <t>Корявкин Юрий</t>
+    <t>Koravkin Urij</t>
   </si>
   <si>
-    <t>Котельников Николай</t>
+    <t>Kotel'nikov Nikolaj</t>
   </si>
   <si>
-    <t>Мамичев Александр</t>
+    <t>Mamichev Aleksandr</t>
   </si>
   <si>
-    <t>Омаров Алибек</t>
+    <t>Omarov Alibek</t>
   </si>
   <si>
-    <t>Разин Юрий</t>
+    <t>Razin Yuri</t>
   </si>
   <si>
-    <t>Родионов Владислав</t>
+    <t>Rodionov Vladislav</t>
   </si>
   <si>
-    <t>Смольников Артем</t>
+    <t>Smol'nikov Artem</t>
   </si>
   <si>
-    <t>Феоктистов Георгий</t>
+    <t>Tsay Vyacheslav</t>
   </si>
   <si>
-    <t>Цай Вячеслав</t>
+    <t>Zolotilov Konstantin</t>
   </si>
   <si>
-    <t>Баркалов Юрий</t>
+    <t>Barkalov Urij</t>
   </si>
   <si>
-    <t>Борисов Ярослав</t>
+    <t>Borisov Aroslav</t>
   </si>
   <si>
-    <t>Дудин Александр</t>
+    <t>Dudin Alexander</t>
   </si>
   <si>
-    <t>Зеленин Илья</t>
+    <t>Kostenko Kirill</t>
   </si>
   <si>
-    <t>Зеров Андрей</t>
+    <t>Krasil'nikov Mihail</t>
   </si>
   <si>
-    <t>Костенко Кирилл</t>
+    <t>Malikov Marat</t>
   </si>
   <si>
-    <t>Красильников Михаил</t>
+    <t>Manas Uulu Maksat</t>
   </si>
   <si>
-    <t>Маликов Марат</t>
+    <t>Margulis Yaroslav</t>
   </si>
   <si>
-    <t>Манас Уулу Максат</t>
+    <t>Novikov Fedor</t>
   </si>
   <si>
-    <t>Маргулис Ярослав</t>
+    <t>Putrov Il'a</t>
   </si>
   <si>
-    <t>Новиков Федор</t>
+    <t>Rudchik Ivan</t>
   </si>
   <si>
-    <t>Путров Илья</t>
+    <t>Solovkin Aleksey</t>
   </si>
   <si>
-    <t>Рудчик Иван</t>
+    <t>Tachbaev Akulbek</t>
   </si>
   <si>
-    <t>Соловкин Алексей</t>
+    <t>Tyulkin Viktor</t>
   </si>
   <si>
-    <t>Тачбаев Акулбек</t>
+    <t>Zelenin Ilya</t>
   </si>
   <si>
-    <t>Тюлькин Виктор</t>
+    <t>Zerov Andrey</t>
   </si>
   <si>
-    <t>Белый Антон</t>
+    <t>Belyj Anton</t>
   </si>
   <si>
-    <t>Гаврилин Павел</t>
+    <t>Drozdov Igor</t>
   </si>
   <si>
-    <t>Дроздов Игорь</t>
+    <t>Dujkov Georgij</t>
   </si>
   <si>
-    <t>Дуйков Георгий</t>
+    <t>Fomin Kirill</t>
   </si>
   <si>
-    <t>Жангазиев Чынгыз</t>
+    <t>Gavrilin Pavel</t>
   </si>
   <si>
-    <t>Звездочетов Евгений</t>
+    <t>ghfh jkjkk</t>
   </si>
   <si>
-    <t>Кадаев Иван</t>
+    <t>Kadaev Ivan</t>
   </si>
   <si>
-    <t>Колосов Павел</t>
+    <t>Kolosov Pavel</t>
   </si>
   <si>
-    <t>Красинский Сергей</t>
+    <t>Krasinskij Sergej</t>
   </si>
   <si>
-    <t>Лутенков Тимофей</t>
+    <t>Lutenkov Timofej</t>
   </si>
   <si>
-    <t>Матюшкин Евгений</t>
+    <t>Matushkin Evgene</t>
   </si>
   <si>
-    <t>Осколков Максим</t>
+    <t>Permyakov Viktor</t>
   </si>
   <si>
-    <t>Пермяков Виктор</t>
+    <t>Popov Aleksandr</t>
   </si>
   <si>
-    <t>Попов Александр</t>
+    <t>Soltan Oleg</t>
   </si>
   <si>
-    <t>Ромашов Артем</t>
+    <t>Zhangazyev Chyngyz</t>
   </si>
   <si>
-    <t>Фомин Кирилл</t>
+    <t>Zvezdochetov Evgeniy</t>
   </si>
   <si>
-    <t>Борисов Александр</t>
+    <t>Borisov Alexander</t>
   </si>
   <si>
-    <t>Бударков Максим</t>
+    <t>Budarkov Maksim</t>
   </si>
   <si>
-    <t>Гультяев Андрей</t>
+    <t>Ermakov Kirill</t>
   </si>
   <si>
-    <t>Ермаков Кирилл</t>
+    <t>Gul'taev Andrej</t>
   </si>
   <si>
-    <t>Марков Александр</t>
+    <t>Markov Aleksandr</t>
   </si>
   <si>
-    <t>Тришин Дмитрий</t>
+    <t>Trisin Dmitrij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Калинковичи</t>
+    <t>Kalinkavichy</t>
   </si>
   <si>
-    <t>Красноярск</t>
+    <t>Krasnoyarsk</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Бишкек</t>
+    <t>Bishkek</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
   <si>
-    <t>Кара-Балта</t>
+    <t>Kara-Balta</t>
   </si>
   <si>
-    <t>Калуга</t>
+    <t>Kaluga</t>
   </si>
   <si>
-    <t>Караганда</t>
+    <t>Karagandy</t>
   </si>
   <si>
-    <t>Салехард</t>
+    <t>Salekhard</t>
   </si>
   <si>
-    <t>Реутов</t>
+    <t>Reutov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -947,51 +947,51 @@
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>103</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
         <v>2004</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F14" s="1"/>
@@ -1044,214 +1044,214 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="8">
         <v>2001</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="8">
-        <v>1995</v>
+        <v>2009</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
-        <v>1996</v>
+        <v>1985</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="8">
-        <v>2009</v>
+        <v>1996</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="8">
-        <v>1985</v>
+        <v>1990</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>2012</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
         <v>1996</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
         <v>1974</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1996</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>91</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="1"/>
@@ -1444,74 +1444,74 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
         <v>2002</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>1978</v>
+        <v>1988</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1988</v>
+        <v>1985</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>2007</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F40" s="1"/>
@@ -1544,408 +1544,410 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1998</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1998</v>
+        <v>1984</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C46" s="8">
-        <v>1984</v>
+        <v>1996</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C48" s="8">
-        <v>1996</v>
+        <v>2008</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C49" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C50" s="8">
-        <v>2008</v>
+        <v>1994</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C51" s="8">
-        <v>2012</v>
+        <v>1983</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C52" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="8"/>
       <c r="D52" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C53" s="8">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="C54" s="8"/>
+      <c r="C54" s="8">
+        <v>2006</v>
+      </c>
       <c r="D54" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="8">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="8">
         <v>2002</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="8">
-        <v>2008</v>
+        <v>1977</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C58" s="8">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="8">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="8">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C61" s="8"/>
+      <c r="C61" s="8">
+        <v>1977</v>
+      </c>
       <c r="D61" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="8">
         <v>1985</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>99</v>
@@ -2020,134 +2022,132 @@
       </c>
       <c r="B66" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="8">
         <v>2008</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>97</v>
       </c>
       <c r="E66" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" s="1"/>
       <c r="H66" s="1"/>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C67" s="8">
-        <v>2011</v>
+        <v>1983</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C68" s="8">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C69" s="8">
-        <v>1986</v>
+        <v>2011</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="C71" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C71" s="8"/>
       <c r="D71" s="8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
         <v>1970</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>109</v>
       </c>
       <c r="F72" s="1"/>
@@ -2160,74 +2160,74 @@
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
         <v>1982</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
-        <v>1988</v>
+        <v>2012</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>2012</v>
+        <v>1988</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
         <v>1971</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F76" s="1"/>