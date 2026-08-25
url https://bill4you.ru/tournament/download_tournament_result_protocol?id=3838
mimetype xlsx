--- v0 (2025-10-19)
+++ v1 (2026-08-25)
@@ -954,51 +954,51 @@
       </c>
       <c r="C19" s="8">
         <v>2002</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F21" s="1"/>
@@ -1172,51 +1172,51 @@
       </c>
       <c r="C30" s="8">
         <v>2007</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
         <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2010</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F32" s="1"/>