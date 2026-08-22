--- v0 (2025-10-19)
+++ v1 (2026-08-22)
@@ -20,153 +20,153 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>МГО ОО БАБС г. Минск</t>
   </si>
   <si>
     <t>Открытое Первенство Минска юниоры 14-18 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.09.2024, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>21.09.2024, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Голынкин Эдгар</t>
+    <t>Golynkin Edgar</t>
   </si>
   <si>
-    <t>Черкасов Вадим</t>
+    <t>Cerkasov Vadim</t>
   </si>
   <si>
-    <t>Аксень Владислав</t>
+    <t>Aksen' Vladislav</t>
   </si>
   <si>
-    <t>Сойка Савелий</t>
+    <t>Sojka Savelij</t>
   </si>
   <si>
-    <t>Клопот Артем</t>
+    <t>Klopot Artsiom</t>
   </si>
   <si>
-    <t>Колоколов Вячеслав</t>
+    <t>Kolakalau Viachaslau</t>
   </si>
   <si>
-    <t>Крук Андрей</t>
+    <t>Kruk Andrey</t>
   </si>
   <si>
-    <t>Лукьянович Егор</t>
+    <t>Lukyanovich Egor</t>
   </si>
   <si>
-    <t>Брановский Ян</t>
+    <t>branovski yan</t>
   </si>
   <si>
-    <t>Воронько Даниил</t>
+    <t>Drozd Il'a</t>
   </si>
   <si>
-    <t>Дрозд Илья</t>
+    <t>Petuhov Aleksandr</t>
   </si>
   <si>
-    <t>Петухов Александр</t>
+    <t>Voronko Daniil</t>
   </si>
   <si>
-    <t>Лисименко Альбина</t>
+    <t>Lisimenko Albina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Брестская область</t>
+    <t>Bresckaja voblasć</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Могилёвская область</t>
+    <t>Magiliowskaja voblasc</t>
   </si>
   <si>
-    <t>Гродненская область</t>
+    <t>Grodzienskaja Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -810,91 +810,91 @@
       </c>
       <c r="C16" s="8">
         <v>2008</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
         <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>