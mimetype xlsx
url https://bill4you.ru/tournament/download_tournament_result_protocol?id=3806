--- v0 (2026-04-29)
+++ v1 (2026-08-27)
@@ -20,222 +20,222 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>ФБС ХМАО-Югры</t>
   </si>
   <si>
     <t>Кубок ХМАО-Югры "Комбинированная пирамида" г. Сургут</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.09.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>14.09.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Старухин Юрий</t>
+    <t>Staruhin Yuriy</t>
   </si>
   <si>
-    <t>Исматулаев Илхом</t>
+    <t>Ismatulaev Ilhom</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Камалов Дамир</t>
+    <t>Kamalov Damir</t>
   </si>
   <si>
-    <t>Коняхин Александр</t>
+    <t>Konahin Aleksandr</t>
   </si>
   <si>
-    <t>Молчанов Артем</t>
+    <t>Molchanov Artem</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Авдеев Вячеслав</t>
+    <t>Avdeev Vyacheslav</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Olhovik Artur</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Ольховик Артур</t>
+    <t>Sozykin Evgeny</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Wadfa Dwdwa</t>
   </si>
   <si>
-    <t>Созыкин Евгений</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Яхимович Алексей</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Дженанян Степан</t>
+    <t>Dzhenanyan Stepan</t>
   </si>
   <si>
-    <t>Ким Виктор</t>
+    <t>Kim Viktor</t>
   </si>
   <si>
-    <t>Клёнингер Роман</t>
+    <t>Klyoninger Roman</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Мичиняну Петр</t>
+    <t>Michinyanu Petr</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Соколов Иван</t>
+    <t>Sokolov Ivan</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Гелевера Максим</t>
+    <t>Gelevera Maxim</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Гриднев Иван</t>
+    <t>Gridnev Ivan</t>
   </si>
   <si>
-    <t>Короткий Александр</t>
+    <t>Korotkyay Aleksandr</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Shinalskaya Ekaterina</t>
   </si>
   <si>
-    <t>Шинальская Екатерина</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Юрков Захар</t>
+    <t>Urkov Zahar</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Пыть-Ях</t>
+    <t>Pyt-Yakh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -876,177 +876,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1987</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1991</v>
+        <v>2011</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2001</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>1981</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2010</v>
+        <v>1972</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1981</v>
+        <v>1986</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1986</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1985</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>