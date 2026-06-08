--- v1 (2026-03-05)
+++ v2 (2026-06-08)
@@ -1710,51 +1710,51 @@
       </c>
       <c r="C54" s="8">
         <v>2008</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
         <v>2010</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>