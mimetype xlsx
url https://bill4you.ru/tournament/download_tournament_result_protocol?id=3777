--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Чемпионат Москвы. Пул 14.1. Мужчины</t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
     <t>21.09.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
@@ -255,50 +255,53 @@
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
+  </si>
+  <si>
+    <t>Красногорск</t>
   </si>
   <si>
     <t>Стамбул</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1048,51 +1051,51 @@
       </c>
       <c r="D21" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>2005</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2005</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1128,51 +1131,51 @@
       </c>
       <c r="D25" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1978</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2008</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>