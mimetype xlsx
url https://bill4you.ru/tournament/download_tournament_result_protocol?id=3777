--- v2 (2026-04-20)
+++ v3 (2026-06-08)
@@ -1388,51 +1388,51 @@
       </c>
       <c r="C38" s="8">
         <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2010</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1987</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>80</v>
       </c>
       <c r="F40" s="1"/>