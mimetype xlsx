--- v0 (2025-10-06)
+++ v1 (2026-08-23)
@@ -14,60 +14,60 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>«LIDER CUP»</t>
+    <t>START 8</t>
   </si>
   <si>
     <t xml:space="preserve">городской турнир г.Экибастуз </t>
   </si>
   <si>
     <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>07.09.2024, «LIDER CUP», Казахстан, Туркестанская область, Туркестан, Проспект Жибек жолы 4Б</t>
+    <t>07.09.2024, START 8, Казахстан, Алматинская область, Алматы</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>