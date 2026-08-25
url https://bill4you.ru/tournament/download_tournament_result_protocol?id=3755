--- v1 (2026-08-23)
+++ v2 (2026-08-25)
@@ -20,246 +20,246 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>START 8</t>
   </si>
   <si>
     <t xml:space="preserve">городской турнир г.Экибастуз </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.09.2024, START 8, Казахстан, Алматинская область, Алматы</t>
+    <t>07.09.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тлеубергенов Рустам</t>
+    <t>Tleubergen Rustam</t>
   </si>
   <si>
-    <t>Фрик Виктор</t>
+    <t>Frik Viktor</t>
   </si>
   <si>
-    <t>Кожаханов Алибек</t>
+    <t>Kozhahanov Alibek</t>
   </si>
   <si>
-    <t>Кудинов Мурат</t>
+    <t>Kudinov Murat</t>
   </si>
   <si>
-    <t>Емельянов Анатолий</t>
+    <t>Emelyanov Anatoliy</t>
   </si>
   <si>
-    <t>Назарбаев Турсунбек</t>
+    <t>Nazarbaev Tursunbek</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Тлемисов Сембек</t>
+    <t>Tlemisov Sembek</t>
   </si>
   <si>
-    <t>Нагуманов Булат</t>
+    <t>Nagumanov Bulat</t>
   </si>
   <si>
-    <t>Скаков Мирхат</t>
+    <t>Skakov Mirhat</t>
   </si>
   <si>
-    <t>Токан Кайрат</t>
+    <t>Tokan Kayrat</t>
   </si>
   <si>
-    <t>Трубчанин Игорь</t>
+    <t>Trubchanin Igor</t>
   </si>
   <si>
-    <t>Богданов Костя</t>
+    <t>Bogdanov Kostya</t>
   </si>
   <si>
-    <t>Кадош Нуржан</t>
+    <t>Kadosh Nurzhan</t>
   </si>
   <si>
-    <t>Каримов Оразбекк</t>
+    <t>Karimov Orazbekk</t>
   </si>
   <si>
-    <t>Онгонусов Талгат</t>
+    <t>Ongonusov Talgat</t>
   </si>
   <si>
-    <t>Алимкулов Фарух</t>
+    <t>Alimkulov Faruh</t>
   </si>
   <si>
-    <t>Бекхожин Бахытбек</t>
+    <t>Bekhozhin Bahytbek</t>
   </si>
   <si>
-    <t>Кауменов Алмат</t>
+    <t>Kaumenov Almat</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Оспанов Дархан</t>
+    <t>Ospanov Darkhan</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
-    <t>Серикжанов Куан</t>
+    <t>Serikzhanov Kuan</t>
   </si>
   <si>
-    <t>Шокиров Адик</t>
+    <t>Shokirov Adik</t>
   </si>
   <si>
-    <t>Алпыспаев Искандер</t>
+    <t>Alpyspaev Iskander</t>
   </si>
   <si>
-    <t>Байтоков Баглан</t>
+    <t>Barnaulov Azamat</t>
   </si>
   <si>
-    <t>Барнаулов Азамат</t>
+    <t>Baytokov Baglan</t>
   </si>
   <si>
-    <t>Коломыцев Женя</t>
+    <t>Kolomycev Zhenya</t>
   </si>
   <si>
-    <t>Кудинов Марат</t>
+    <t>Kudinov Marat</t>
   </si>
   <si>
-    <t>Кутькин Прокопий</t>
+    <t>Kutkin Prokopiy</t>
   </si>
   <si>
-    <t>Сейтебаев Талгат</t>
+    <t>Seytebaev Talgat</t>
   </si>
   <si>
-    <t>Туканов Ержан</t>
+    <t>Tukanov Erzhan</t>
   </si>
   <si>
-    <t>Абылов Кутя</t>
+    <t>Abylov Kutya</t>
   </si>
   <si>
-    <t>Амирханов Талгат</t>
+    <t>Amirhanov Talgat</t>
   </si>
   <si>
-    <t>Искаков Рустем</t>
+    <t>Iskakov Rustem</t>
   </si>
   <si>
-    <t>Макитов Нурлыбек</t>
+    <t>Makitov Nurlybek</t>
   </si>
   <si>
-    <t>Машгут Талгат</t>
+    <t>Mashekenov Rustem</t>
   </si>
   <si>
-    <t>Машекенов Рустем</t>
+    <t>Mashgut Talgat</t>
   </si>
   <si>
-    <t>Молчанов Дмитрий</t>
+    <t>Molchanov Dmitriy</t>
   </si>
   <si>
-    <t>Мухаметжанов Санат</t>
+    <t>Muhametzhanov Sanat</t>
   </si>
   <si>
-    <t>Солнцев Александр</t>
+    <t>Solncev Aleksandr</t>
   </si>
   <si>
-    <t>Туйгумбаев Ерсын</t>
+    <t>Tuygumbaev Ersyn</t>
   </si>
   <si>
-    <t>Умаров Болат</t>
+    <t>Umarov Bolat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
   <si>
-    <t>Экибастуз</t>
+    <t>Ekibastuz</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1184,69 +1184,69 @@
         <v>40</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">