--- v0 (2026-02-07)
+++ v1 (2026-08-24)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>БК "Dostar"</t>
   </si>
   <si>
     <t>Турнир посвященный Дню Конституции РК</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>31.08.2024, БК "Dostar", Казахстан, Акмолинская область, Астана, пр. Абая 8</t>
+    <t>31.08.2024, БК "Dostar", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, пр. Абая 8</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 39</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Асылтаев Нурлан</t>
+    <t>Asyltaev Nurlan</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Оспанов Руслан</t>
+    <t>Ospanov Ruslan</t>
   </si>
   <si>
-    <t>Аймуканов Кайрат</t>
+    <t>Aymukanov Kayrat</t>
   </si>
   <si>
-    <t>Абдрахманова Шолпан</t>
+    <t>Abdrahmanova Sholpan</t>
   </si>
   <si>
-    <t>Исенов Баглан</t>
+    <t>Isenov Baglan</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Уали Арман</t>
+    <t>Uali Arman</t>
   </si>
   <si>
-    <t>Жанатаев Ермек</t>
+    <t>Masalimov Sayat</t>
   </si>
   <si>
-    <t>Масалимов Саят</t>
+    <t>Mustafaev Sultanbek</t>
   </si>
   <si>
-    <t>Мустафаев Султанбек</t>
+    <t>Tanatarov Akylbek</t>
   </si>
   <si>
-    <t>Танатаров Акылбек</t>
+    <t>Zhanataev Ermek</t>
   </si>
   <si>
-    <t>Аманжолов Жоламан</t>
+    <t>Amanzholov Zholaman</t>
   </si>
   <si>
-    <t>Мусин Найман</t>
+    <t>Musin Nayman</t>
   </si>
   <si>
-    <t>Толеген Диас</t>
+    <t>Tolegen Dias</t>
   </si>
   <si>
-    <t>Тулекбаев Еркегали</t>
+    <t>Tulekbaev Erkegali</t>
   </si>
   <si>
-    <t>Акимова Айна</t>
+    <t>Akimova Ayna</t>
   </si>
   <si>
-    <t>Алибаев Нурлан</t>
+    <t>Alibaev Nurlan</t>
   </si>
   <si>
-    <t>Жунусов Мурат</t>
+    <t>Nugmanov Zhanibek</t>
   </si>
   <si>
-    <t>Зейнебаев Тимур</t>
+    <t>Nurgaliev Darhan</t>
   </si>
   <si>
-    <t>Нугманов Жанибек</t>
+    <t>Temirov Kuanysh</t>
   </si>
   <si>
-    <t>Нургалиев Дархан</t>
+    <t>Yurchenko Maksim</t>
   </si>
   <si>
-    <t>Темиров Куаныш</t>
+    <t>Zeynebaev Timur</t>
   </si>
   <si>
-    <t>Юрченко Максим</t>
+    <t>Zhunusov Murat</t>
   </si>
   <si>
-    <t>Булекпаев Серик</t>
+    <t>Bulekpaev Serik</t>
   </si>
   <si>
-    <t>Жаркешов Серикбай</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Жуманбай Женыс</t>
+    <t>Naymambaev Kurmangaliy</t>
   </si>
   <si>
-    <t>Зайтун Серик</t>
+    <t>Omarov Erken</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Наймамбаев Курмангалий</t>
+    <t>Zaytun Serik</t>
   </si>
   <si>
-    <t>Омаров Еркен</t>
+    <t>Zharkeshov Serikbay</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Zhumanbay Zhenys</t>
   </si>
   <si>
-    <t>Абдиев Айдар</t>
+    <t>Abdiev Aydar</t>
   </si>
   <si>
-    <t>Абилов Данияр</t>
+    <t>Abilov Daniyar</t>
   </si>
   <si>
-    <t>Аманбаев Богежан</t>
+    <t>Amanbaev Bogezhan</t>
   </si>
   <si>
-    <t>Жумаханов Мурат</t>
+    <t>Otesin Bolat</t>
   </si>
   <si>
-    <t>Отесин Болат</t>
+    <t>Repin Denis</t>
   </si>
   <si>
-    <t>Репин Денис</t>
+    <t>Spiridonov Nikolay</t>
   </si>
   <si>
-    <t>Спиридонов Николай</t>
+    <t>Zhumahanov Murat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -857,53 +857,51 @@
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="1"/>
@@ -913,51 +911,53 @@
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C19" s="8"/>
+      <c r="C19" s="8">
+        <v>1969</v>
+      </c>
       <c r="D19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
         <v>1964</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>63</v>
@@ -1059,108 +1059,108 @@
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C27" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1986</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1986</v>
+        <v>1967</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>63</v>
       </c>
@@ -1171,51 +1171,53 @@
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="C33" s="8"/>
+      <c r="C33" s="8">
+        <v>1967</v>
+      </c>
       <c r="D33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="1"/>
@@ -1226,51 +1228,51 @@
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
@@ -1281,53 +1283,51 @@
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="1"/>
@@ -1393,71 +1393,71 @@
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="C45" s="8"/>
+      <c r="C45" s="8">
+        <v>1991</v>
+      </c>
       <c r="D45" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>