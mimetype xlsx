--- v0 (2025-10-07)
+++ v1 (2026-08-22)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир Хайроллеров</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.08.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>24.08.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Балгинбаев Тлеухан</t>
+    <t>Balginbaev Tleuhan</t>
   </si>
   <si>
-    <t>Асанхан Асет</t>
+    <t>Asanhan Aset</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Калдарбеков Руслан</t>
+    <t>kaldarbekov ruslan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Депухан Акжаик</t>
+    <t>Depuhan Akzhaik</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Умбетов Нурхан</t>
+    <t>Umbetov Nurhan</t>
   </si>
   <si>
-    <t>Касымбеков Самат</t>
+    <t>Kasymbekov Samat</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Shaykenov Erken</t>
   </si>
   <si>
-    <t>Туйгумбаев Ерсын</t>
+    <t>Tuygumbaev Ersyn</t>
   </si>
   <si>
-    <t>Шайкенов Еркен</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -942,111 +942,111 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1986</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1995</v>
+        <v>1970</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
         <v>1977</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1970</v>
+        <v>1992</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>