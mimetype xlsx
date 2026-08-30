--- v0 (2025-10-20)
+++ v1 (2026-08-30)
@@ -20,132 +20,132 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t xml:space="preserve"> Школа Бильярда MASSE</t>
   </si>
   <si>
     <t>Титульный Турнир "Загорелый Катала" Летний сезон.ФИНАЛ</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.08.2024, БК "Мечта", Россия, Приморский край, Владивосток, ул. Бурачка 17в</t>
+    <t>24.08.2024, БК "Мечта", Russian Federation, Primorye Territory, Vladivostok, ул. Бурачка 17в</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 11</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кравченко Артур</t>
+    <t>Kravchenko Artur</t>
   </si>
   <si>
-    <t>Виталий Бондаренко</t>
+    <t>Bondarenko Vitalya</t>
   </si>
   <si>
-    <t>Щеглов Павел</t>
+    <t>Shcheglov Pavel</t>
   </si>
   <si>
-    <t>Исмонжонов Заир</t>
+    <t>Ismonzhonov Zair</t>
   </si>
   <si>
-    <t>Вырупаев Александр</t>
+    <t>Naumkin Aleksandr</t>
   </si>
   <si>
-    <t>Жигула Алексей</t>
+    <t>Uriupin Georgii</t>
   </si>
   <si>
-    <t>Наумкин Александр</t>
+    <t>Vyrupaev Aleksandr</t>
   </si>
   <si>
-    <t>Урюпин Георгий</t>
+    <t>Zhigula Aleksey</t>
   </si>
   <si>
-    <t>Борисов Николай</t>
+    <t>Borisov Nikolai</t>
   </si>
   <si>
-    <t>Денис Величенко</t>
+    <t>Ni Arkadiy</t>
   </si>
   <si>
-    <t>Ни Аркадий</t>
+    <t>Velichenko Denis</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Владивосток</t>
+    <t>Vladivostok</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -684,171 +684,171 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="8">
         <v>1984</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
-        <v>1981</v>
+        <v>1989</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="8">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
-        <v>1987</v>
+        <v>1986</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
         <v>1978</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>1978</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1978</v>
+        <v>2001</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>29</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="10"/>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>