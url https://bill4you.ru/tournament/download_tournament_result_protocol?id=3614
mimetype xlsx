--- v1 (2026-03-05)
+++ v2 (2026-06-23)
@@ -65,66 +65,66 @@
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>ХМАО-Югра-1</t>
   </si>
   <si>
     <t>Кондратьева Валерия</t>
   </si>
   <si>
     <t>Осинцева Варвара</t>
   </si>
   <si>
     <t>Санкт-Петербург-1</t>
   </si>
   <si>
     <t>Мартынова Анна</t>
   </si>
   <si>
     <t>Ларченко Марианна</t>
   </si>
   <si>
+    <t>Москва-1</t>
+  </si>
+  <si>
+    <t>Михайлик Виктория</t>
+  </si>
+  <si>
+    <t>Волк Анастасия</t>
+  </si>
+  <si>
     <t>ХМАО-Югра-2</t>
   </si>
   <si>
     <t>Пронина София</t>
   </si>
   <si>
     <t>Мудрик Виктория</t>
-  </si>
-[...7 lines deleted...]
-    <t>Волк Анастасия</t>
   </si>
   <si>
     <t>ХМАО-Югра-3</t>
   </si>
   <si>
     <t>Кошкидько Дарья</t>
   </si>
   <si>
     <t>Нягулова Ирина</t>
   </si>
   <si>
     <t>Ростов-1</t>
   </si>
   <si>
     <t>Валеева Радмила</t>
   </si>
   <si>
     <t>Шиндяева Алина</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Лошаков Аркадий</t>
   </si>
@@ -786,131 +786,131 @@
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="3">
       <c r="A15" s="9"/>
       <c r="B15" s="12"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="12"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="10">
         <v>3</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="9"/>
       <c r="B17" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="9">
         <v>2007</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="12" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="9"/>
       <c r="B18" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="9">
         <v>2006</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="3">
       <c r="A19" s="9"/>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="9"/>
       <c r="E19" s="12"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="10">
         <v>3</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="9"/>
       <c r="B21" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="9">
         <v>2007</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="12" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9"/>
       <c r="B22" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="9">
         <v>2006</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="3">
       <c r="A23" s="9"/>