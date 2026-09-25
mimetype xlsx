--- v2 (2026-03-14)
+++ v3 (2026-09-25)
@@ -89,123 +89,123 @@
   <si>
     <t>Ковалева Екатерина</t>
   </si>
   <si>
     <t>Карпич Анастасия</t>
   </si>
   <si>
     <t>Москва 6</t>
   </si>
   <si>
     <t>Мануйлова Екатерина</t>
   </si>
   <si>
     <t>Башкатова Полина</t>
   </si>
   <si>
     <t>Кошевая Валерия</t>
   </si>
   <si>
     <t>Москва 8</t>
   </si>
   <si>
     <t>Бобылева Злата</t>
   </si>
   <si>
+    <t>Москва 1</t>
+  </si>
+  <si>
+    <t>Королева Алина</t>
+  </si>
+  <si>
+    <t>Шичанина Лилия</t>
+  </si>
+  <si>
     <t>Москва 4</t>
   </si>
   <si>
     <t>Дарницкая Диана</t>
   </si>
   <si>
     <t>Сорокина Юлия</t>
-  </si>
-[...7 lines deleted...]
-    <t>Шичанина Лилия</t>
   </si>
   <si>
     <t>Москва 10</t>
   </si>
   <si>
     <t>Колосова Александра</t>
   </si>
   <si>
     <t>Горбатова Арина</t>
   </si>
   <si>
     <t>Москва 2</t>
   </si>
   <si>
     <t>Ташева Наргиз</t>
   </si>
   <si>
     <t>Коломийченко Анастасия</t>
   </si>
   <si>
+    <t>Москва 7</t>
+  </si>
+  <si>
+    <t>Колеватых Алла</t>
+  </si>
+  <si>
+    <t>Кузнецова Юлия</t>
+  </si>
+  <si>
     <t>Москва 9</t>
   </si>
   <si>
     <t>Кривова Арина</t>
   </si>
   <si>
     <t>Одарюк Александра</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кузнецова Юлия</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>-</t>
   </si>
   <si>
-    <t>-</t>
+    <t>2р</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Сургут</t>
   </si>
   <si>
     <t>Ташкент</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,172 +935,172 @@
       <c r="B22" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="9">
         <v>2011</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="9"/>
       <c r="B23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="9">
         <v>2009</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E23" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="3">
       <c r="A24" s="9"/>
       <c r="B24" s="12"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="12"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="9"/>
       <c r="B26" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="9">
-        <v>2006</v>
+        <v>2010</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="9"/>
       <c r="B27" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="9">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="3">
       <c r="A28" s="9"/>
       <c r="B28" s="12"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="12"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="9"/>
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="9">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="9"/>
       <c r="B31" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="9">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8" customHeight="1" ht="3">
       <c r="A32" s="9"/>
       <c r="B32" s="12"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="12"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="10" t="s">
         <v>7</v>
       </c>
@@ -1165,211 +1165,211 @@
     <row r="37" spans="1:8">
       <c r="A37" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="9"/>
       <c r="B38" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="9">
         <v>1992</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="9"/>
       <c r="B39" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="9">
         <v>1998</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8" customHeight="1" ht="3">
       <c r="A40" s="9"/>
       <c r="B40" s="12"/>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="12"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11" t="s">
         <v>51</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9"/>
       <c r="B42" s="12" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="C42" s="9">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="9"/>
       <c r="B43" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C43" s="9">
-        <v>2003</v>
+        <v>1985</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>
-    <row r="44" spans="1:8" customHeight="1" ht="3">
+    <row r="44" spans="1:8">
       <c r="A44" s="9"/>
-      <c r="B44" s="12"/>
-[...4 lines deleted...]
-      <c r="G44" s="1"/>
+      <c r="B44" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="9">
+        <v>1983</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
       <c r="H44" s="1"/>
     </row>
-    <row r="45" spans="1:8">
-[...10 lines deleted...]
-      </c>
+    <row r="45" spans="1:8" customHeight="1" ht="3">
+      <c r="A45" s="9"/>
+      <c r="B45" s="12"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="E45" s="12"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="9"/>
-[...9 lines deleted...]
-      <c r="E46" s="12" t="s">
+      <c r="A46" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="F46" s="7"/>
-      <c r="G46" s="7"/>
+      <c r="F46" s="1"/>
+      <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="9"/>
       <c r="B47" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="9">
-        <v>1985</v>
+        <v>2002</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E47" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="9"/>
       <c r="B48" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C48" s="9">
-        <v>1983</v>
+        <v>2003</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E48" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8" customHeight="1" ht="3">
       <c r="A49" s="9"/>
       <c r="B49" s="12"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="12"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="13"/>
       <c r="B50" s="8"/>
       <c r="C50" s="8"/>
       <c r="D50" s="8"/>
       <c r="E50" s="8"/>
       <c r="F50" s="8"/>