--- v0 (2025-10-04)
+++ v1 (2026-08-28)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t xml:space="preserve">ФБС Новосибирской области </t>
   </si>
   <si>
     <t>Лига ветеранов бильярда НСО, 8й этап, 70+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.08.2024, "Федерация", Россия, Новосибирская область, Новосибирск, ул. Вокзальная магистраль,  д. 1б</t>
+    <t>11.08.2024, "Федерация", Russian Federation, Novosibirsk Region, Novosibirsk, ул. Вокзальная магистраль,  д. 1б</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Галай Иван</t>
+    <t>Galay Ivan</t>
   </si>
   <si>
-    <t>Ткачук Владимир</t>
+    <t>Tkachuk Vladimir</t>
   </si>
   <si>
-    <t>Слепцов Василий</t>
+    <t>Slepcov Vasilij</t>
   </si>
   <si>
-    <t>Сухих Владимир</t>
+    <t>Suhih Vladimir</t>
   </si>
   <si>
-    <t>Архипов Василий</t>
+    <t>Arhipov Vasiliy</t>
   </si>
   <si>
-    <t>Башмаков Вячеслав</t>
+    <t>Bashmakov Vyacheslav</t>
   </si>
   <si>
-    <t>Худяшов Михаил</t>
+    <t>Hudyashov Mihail</t>
   </si>
   <si>
-    <t>Щербаков Михаил</t>
+    <t>Scherbakov Mihail</t>
   </si>
   <si>
-    <t>Захарьчев Борис</t>
+    <t>Kudinov Sergey</t>
   </si>
   <si>
-    <t>Кудинов Сергей</t>
+    <t>Pavlov Yuriy</t>
   </si>
   <si>
-    <t>Павлов Юрий</t>
+    <t>Tttyan Shaliko</t>
   </si>
   <si>
-    <t>Тттян Шалико</t>
+    <t>Zaharchev Boris</t>
   </si>
   <si>
-    <t>Захарищев Анатолий</t>
+    <t>Kalinin Vladimir</t>
   </si>
   <si>
-    <t>Калинин Владимир</t>
+    <t>Kostenko Vasiliy</t>
   </si>
   <si>
-    <t>Костенко Василий</t>
+    <t>Uzakbaev Rustam</t>
   </si>
   <si>
-    <t>Узакбаев Рустам</t>
+    <t>Zaharischev Anatoliy</t>
   </si>
   <si>
-    <t>Ильин Александр</t>
+    <t>Ilin Aleksandr</t>
   </si>
   <si>
-    <t>Катин Владимир</t>
+    <t>Katin Vladimir</t>
   </si>
   <si>
-    <t>Макаров Николай</t>
+    <t>Makarov Nikolaj</t>
   </si>
   <si>
-    <t>Романов Леонид</t>
+    <t>Romanov Leonid</t>
   </si>
   <si>
-    <t>Складнюк Николай</t>
+    <t>Skladnyuk Nikolay</t>
   </si>
   <si>
-    <t>Смирнов Анатолий</t>
+    <t>Smirnov Anatoliy</t>
   </si>
   <si>
-    <t>Юношев Василий</t>
+    <t>Unosev Vasilij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Томилов Юрий</t>
+    <t>Tomilov Urij</t>
   </si>
   <si>
-    <t>Михалицын Александр</t>
+    <t>Mihalicyn Aleksandr</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Бердск</t>
+    <t>Berdsk</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>рабочий посёлок Ордынское</t>
+    <t>rabochiy posyolok Ordynskoye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,191 +817,191 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1952</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1935</v>
+        <v>1950</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1952</v>
+        <v>1940</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1940</v>
+        <v>1935</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1940</v>
+        <v>1954</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1951</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1951</v>
+        <v>1940</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1953</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">