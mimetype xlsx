--- v0 (2025-10-09)
+++ v1 (2026-08-25)
@@ -20,183 +20,183 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Любительский турнир Московская пирамида в БК "Чемпион 4" г. Краснодар до 40</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.08.2024, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>10.08.2024, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Белик Евгений</t>
+    <t>Belick Evgeniy</t>
   </si>
   <si>
-    <t>Абрамян Баграт</t>
+    <t>Abramyan Bagrat</t>
   </si>
   <si>
-    <t>Белич Владислав</t>
+    <t>Belich Vlabislav</t>
   </si>
   <si>
-    <t>Венглинский Константин</t>
+    <t>Venglinskiy Konstantin</t>
   </si>
   <si>
-    <t>Кремлёв Александр</t>
+    <t>Kremlev Aleksandr</t>
   </si>
   <si>
-    <t>Скворцов Владимир</t>
+    <t>Skvorcov Vladimir</t>
   </si>
   <si>
-    <t>Гаджиев Наби</t>
+    <t>Gadgiev Nabi</t>
   </si>
   <si>
-    <t>Петров Константин</t>
+    <t>Petrov Konstantin</t>
   </si>
   <si>
-    <t>Давидян Рачик</t>
+    <t>Davidyan Rachik</t>
   </si>
   <si>
-    <t>Копанев Михаил</t>
+    <t>Hut Azmet</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Kopanev Mikhail</t>
   </si>
   <si>
-    <t>Хут Азмет</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Богданов Константин</t>
+    <t>Bogdanov Konstantin</t>
   </si>
   <si>
-    <t>Захаров Илья</t>
+    <t>Kuzichev Kirill</t>
   </si>
   <si>
-    <t>Кузичев Кирилл</t>
+    <t>Polejaev Genadiy</t>
   </si>
   <si>
-    <t>Полежаев Генадий</t>
+    <t>Zaharov Il'a</t>
   </si>
   <si>
-    <t>Галустян Гагик</t>
+    <t>Davidov Andrey</t>
   </si>
   <si>
-    <t>Давтян Эдуард</t>
+    <t>Davtyan Eduard</t>
   </si>
   <si>
-    <t>Давыдов Андрей</t>
+    <t>Galustian Gagik</t>
   </si>
   <si>
-    <t>Загорулько Максим</t>
+    <t>Kalachov Eduard</t>
   </si>
   <si>
-    <t>Калачёв Эдуард</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Orlov Aleksei</t>
   </si>
   <si>
-    <t>Орлов Алексей</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Zagorulko Maxim</t>
   </si>
   <si>
-    <t>Абрамян Марат</t>
+    <t>Abramyan Marat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -837,331 +837,331 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1994</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1987</v>
+        <v>1975</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1975</v>
+        <v>1999</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1990</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1997</v>
+        <v>1984</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1981</v>
+        <v>1989</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
         <v>1993</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1997</v>
+        <v>1986</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1986</v>
+        <v>1968</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1968</v>
+        <v>1981</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1987</v>
+        <v>1997</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>2008</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">