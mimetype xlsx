--- v1 (2026-03-05)
+++ v2 (2026-04-27)
@@ -1401,51 +1401,51 @@
       </c>
       <c r="C37" s="8">
         <v>2008</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2008</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2007</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F39" s="1"/>