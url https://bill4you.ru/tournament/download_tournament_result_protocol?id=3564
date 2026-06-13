--- v2 (2026-04-27)
+++ v3 (2026-06-13)
@@ -901,51 +901,51 @@
       </c>
       <c r="C12" s="8">
         <v>2007</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
         <v>2007</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="1"/>