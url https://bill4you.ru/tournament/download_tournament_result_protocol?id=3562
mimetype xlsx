--- v1 (2026-03-05)
+++ v2 (2026-06-13)
@@ -317,69 +317,69 @@
   <si>
     <t>Иркутская область</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Свердловская область</t>
   </si>
   <si>
     <t>Пермский край</t>
   </si>
   <si>
     <t>Новосибирская область</t>
   </si>
   <si>
     <t>Ростовская область</t>
   </si>
   <si>
     <t>Рязанская область</t>
   </si>
   <si>
     <t>Хабаровский край</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Республика Башкортостан</t>
   </si>
   <si>
     <t>Республика Саха (Якутия)</t>
   </si>
   <si>
     <t>Кировская область</t>
+  </si>
+  <si>
+    <t>Оренбургская область</t>
   </si>
   <si>
     <t>Нижегородская область</t>
   </si>
   <si>
     <t>Пензенская область</t>
   </si>
   <si>
     <t>Краснодарский край</t>
-  </si>
-[...1 lines deleted...]
-    <t>Республика Башкортостан</t>
   </si>
   <si>
     <t>Калининградская область</t>
   </si>
   <si>
     <t>Республика Татарстан (Татарстан)</t>
   </si>
   <si>
     <t>Владимирская область</t>
   </si>
   <si>
     <t>Смоленская область</t>
   </si>
   <si>
     <t>Московская область</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
@@ -1481,111 +1481,111 @@
       </c>
       <c r="D38" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>2009</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2008</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>92</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>2011</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>2008</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
         <v>2009</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
@@ -1621,51 +1621,51 @@
       </c>
       <c r="D45" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>2010</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
         <v>2009</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>100</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
@@ -1741,71 +1741,71 @@
       </c>
       <c r="D51" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C52" s="8">
         <v>2009</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
         <v>2010</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
         <v>2008</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>89</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
@@ -1861,51 +1861,51 @@
       </c>
       <c r="D57" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>99</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
         <v>2010</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>2011</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>90</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
@@ -1941,51 +1941,51 @@
       </c>
       <c r="D61" s="8" t="s">
         <v>85</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C62" s="8">
         <v>2008</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C63" s="8">
         <v>2011</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>83</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>111</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>