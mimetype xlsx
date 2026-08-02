--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -2098,51 +2098,51 @@
       </c>
       <c r="C69" s="8">
         <v>2010</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>86</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>110</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="8">
         <v>2010</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>112</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="10"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>