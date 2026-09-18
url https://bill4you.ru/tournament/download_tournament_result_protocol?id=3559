--- v4 (2026-08-02)
+++ v5 (2026-09-18)
@@ -20,276 +20,276 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России 2024 "Свободная пирамида", девочки до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.08.2024, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>11.08.2024, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Потехина Анастасия</t>
+    <t>Potehina Anastasiya</t>
   </si>
   <si>
-    <t>Буданова Павла</t>
+    <t>Budanova Pavla</t>
   </si>
   <si>
-    <t>Караваева Ксения</t>
+    <t>Karavaeva Ksenia</t>
   </si>
   <si>
-    <t>Лесь-Нелина Наталья</t>
+    <t>Les-Nelina Natalya</t>
   </si>
   <si>
-    <t>Андреева Дарья</t>
+    <t>Andreeva Dar'a</t>
   </si>
   <si>
-    <t>Зуева Алёна</t>
+    <t>Tyurnikova Alena</t>
   </si>
   <si>
-    <t>Тюрникова Алёна</t>
+    <t>Ustyuzhanina Ekaterina</t>
   </si>
   <si>
-    <t>Устюжанина Екатерина</t>
+    <t>Zueva Alena</t>
   </si>
   <si>
-    <t>Авраменко Эвелина</t>
+    <t>Avramenko Evelina</t>
   </si>
   <si>
-    <t>Дроздова Милана</t>
+    <t>Drozdova Milana</t>
   </si>
   <si>
-    <t>Караашева Оливия</t>
+    <t>Karaaseva Olivia</t>
   </si>
   <si>
-    <t>Корнилова Мария</t>
+    <t>Kornilova Mariya</t>
   </si>
   <si>
-    <t>Малькова Екатерина</t>
+    <t>Mal'kova Ekaterina</t>
   </si>
   <si>
-    <t>Пыльник Ольга</t>
+    <t>Pylnik Olga</t>
   </si>
   <si>
-    <t>Радькова Роксана</t>
+    <t>Rad'kova Roksana</t>
   </si>
   <si>
-    <t>Сайфетдинова Арина</t>
+    <t>Sayfetdinova Arina</t>
   </si>
   <si>
-    <t>Каковина Ангелина</t>
+    <t>Chernikova Elizaveta</t>
   </si>
   <si>
-    <t>Каковина Вероника</t>
+    <t>Chesnokova Varvara</t>
   </si>
   <si>
-    <t>Карпенко Полина</t>
+    <t>Kakovina Angelina</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Kakovina Veronika</t>
   </si>
   <si>
-    <t>Черникова Елизавета</t>
+    <t>Karpenko Polina</t>
   </si>
   <si>
-    <t>Чеснокова Варвара</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Янина Ксения</t>
+    <t>Yanina Kseniya</t>
   </si>
   <si>
-    <t>Ясинецкая Елизавета</t>
+    <t>Yasineckaya Elizaveta</t>
   </si>
   <si>
-    <t>Бадакшина Арина</t>
+    <t>Badakshina Arina</t>
   </si>
   <si>
-    <t>Волкова Кристина</t>
+    <t>Komarova Evdokia</t>
   </si>
   <si>
-    <t>Волосюк Александа</t>
+    <t>Pestova Nina</t>
   </si>
   <si>
-    <t>Комарова Евдокия</t>
+    <t>Udachina Kamilla</t>
   </si>
   <si>
-    <t>Пестова Нина</t>
+    <t>Volkova Kristina</t>
   </si>
   <si>
-    <t>Удачина Камилла</t>
+    <t>Volosuk Aleksanda</t>
   </si>
   <si>
-    <t>Юдина Варвара</t>
+    <t>Yudina Varvara</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Лошаков Аркадий</t>
+    <t>Loshakov Arkadiy</t>
   </si>
   <si>
-    <t>Бернадский Борис</t>
+    <t>Bernadskiy Boris</t>
   </si>
   <si>
-    <t>Галлямов Ленар</t>
+    <t>Gallyamov Lenar</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Кировская область</t>
+    <t>Kirov Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Республика Крым</t>
+    <t>Autonomous Republic of Crimea</t>
   </si>
   <si>
-    <t>Саратовская область</t>
+    <t>Saratov Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Samara Region</t>
   </si>
   <si>
-    <t>Самарская область</t>
+    <t>Kurgan Region</t>
   </si>
   <si>
-    <t>Курганская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Республика Башкортостан</t>
+    <t>Republic of Bashkortostan</t>
   </si>
   <si>
-    <t>Ярославская область</t>
+    <t>Yaroslavl Region</t>
   </si>
   <si>
-    <t>Республика Мордовия</t>
+    <t>Republic of Mordovia</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -850,97 +850,97 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2013</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1073,154 +1073,154 @@
       </c>
       <c r="C23" s="8">
         <v>2011</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2012</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2014</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
         <v>2015</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
@@ -1253,134 +1253,134 @@
       </c>
       <c r="C32" s="8">
         <v>2013</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>53</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>2012</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>75</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>2013</v>
+        <v>2012</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>77</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>