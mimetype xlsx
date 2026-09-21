--- v0 (2025-10-06)
+++ v1 (2026-09-21)
@@ -20,300 +20,300 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t>Чемпионат мира среди сеньоров от 60 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.08.2024, БК "Бастау", Казахстан, Алматинская область, Алматы, ул. Шагабутдинова,  д.109А.</t>
+    <t>13.08.2024, БК "Бастау", Kazakhstan, Almaty oblysy, Almaty, ул. Шагабутдинова,  д.109А.</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 57</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Дуйшебаев Кумушбек</t>
+    <t>Duyshebaev Kumushbek</t>
   </si>
   <si>
-    <t>Рахманов Мустафо</t>
+    <t>Rahmanov Mustafo</t>
   </si>
   <si>
-    <t>Байгалиев Бейсен</t>
+    <t>Baygaliev Beysen</t>
   </si>
   <si>
-    <t>Монолбаев Азизбек</t>
+    <t>Monolbaev Azizbek</t>
   </si>
   <si>
-    <t>Атамуратов Хамро</t>
+    <t>Atamuratov Hamro</t>
   </si>
   <si>
-    <t>Бекбоев Эсенжан</t>
+    <t>Bekboev Esenzhan</t>
   </si>
   <si>
-    <t>Власихин Александр</t>
+    <t>Vlasihin Aleksandr</t>
   </si>
   <si>
-    <t>Зекенов Канат</t>
+    <t>Zekenov Kanat</t>
   </si>
   <si>
-    <t>Аттокуров Жаныбек</t>
+    <t>Attokurov Zhanybek</t>
   </si>
   <si>
-    <t>Исмаилов Алманбек</t>
+    <t>Ismailov Almanbek</t>
   </si>
   <si>
-    <t>Калкенов Кайрат</t>
+    <t>Kalkenov Kayrat</t>
   </si>
   <si>
-    <t>Марков Виктор</t>
+    <t>Markov Viktor</t>
   </si>
   <si>
-    <t>Ракишев Сатбек</t>
+    <t>Rakishev Satbek</t>
   </si>
   <si>
-    <t>Сартбаев Чолпонбек</t>
+    <t>Sartbaev Cholponbek</t>
   </si>
   <si>
-    <t>Тентимишов Камчыбек</t>
+    <t>Shoinbekov Mirbolat</t>
   </si>
   <si>
-    <t>Шоинбеков Мирболат</t>
+    <t>Tentimishov Kamchybek</t>
   </si>
   <si>
-    <t>Баймукашев Орынбасар</t>
+    <t>Batalov Amandyk</t>
   </si>
   <si>
-    <t>Баталов Амандык</t>
+    <t>Baymukashev Orynbasar</t>
   </si>
   <si>
-    <t>Джунисбеков Канатбек</t>
+    <t>Duyshenov Almasbek</t>
   </si>
   <si>
-    <t>Дуйшенов Алмасбек</t>
+    <t>Dzhunisbekov Kanatbek</t>
   </si>
   <si>
-    <t>Карелин Сергей</t>
+    <t>Esenaliev Sabyrbek</t>
   </si>
   <si>
-    <t>Кенжаев Идрисбек</t>
+    <t>Hvan Aleksandr</t>
   </si>
   <si>
-    <t>Ким Виссарион</t>
+    <t>Karelin Sergey</t>
   </si>
   <si>
-    <t>Лубанцев Анатолий</t>
+    <t>Kenzhaev Idrisbek</t>
   </si>
   <si>
-    <t>Маханов Абдибек</t>
+    <t>Kim Vissarion</t>
   </si>
   <si>
-    <t>Мусагул Алмас</t>
+    <t>Lubancev Anatoliy</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Mahanov Abdibek</t>
   </si>
   <si>
-    <t>Тё Евгений</t>
+    <t>Musagul Almas</t>
   </si>
   <si>
-    <t>Усенбаев Канболот</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Хван Александр</t>
+    <t>Te Evgeniy</t>
   </si>
   <si>
-    <t>Эсеналиев Сабырбек</t>
+    <t>Usenbaev Kanbolot</t>
   </si>
   <si>
-    <t>Юнусов Абдухамит</t>
+    <t>Yunusov Abduhamit</t>
   </si>
   <si>
-    <t>Алиев Асан</t>
+    <t>Aliev Asan</t>
   </si>
   <si>
-    <t>Байымбетов Жакыпбек</t>
+    <t>Bayymbetov Zhakypbek</t>
   </si>
   <si>
-    <t>Давлетов Эркин</t>
+    <t>Davletov Erkin</t>
   </si>
   <si>
-    <t>Жапаров Узул</t>
+    <t>Hmelevskih Nikolaj</t>
   </si>
   <si>
-    <t>Жарасбеков Манат</t>
+    <t>Hromyh Vasiliy</t>
   </si>
   <si>
-    <t>Жумабаев Нурадил</t>
+    <t>Kaldybaev Kanybek</t>
   </si>
   <si>
-    <t>Завазиев Абдрасул</t>
+    <t>Kasymbekov Iskender</t>
   </si>
   <si>
-    <t>Калдыбаев Каныбек</t>
+    <t>Komandin Iakov</t>
   </si>
   <si>
-    <t>Касымбеков Искендер</t>
+    <t>Koybakov Seytzhan</t>
   </si>
   <si>
-    <t>Койбаков Сейтжан</t>
+    <t>Kurmangaliev Bolat</t>
   </si>
   <si>
-    <t>Командин Яков</t>
+    <t>Mirzaevv Nadir</t>
   </si>
   <si>
-    <t>Курмангалиев Болат</t>
+    <t>Sanakulov Artyk</t>
   </si>
   <si>
-    <t>мирзаевв Надир</t>
+    <t>Zavaziev Abdrasul</t>
   </si>
   <si>
-    <t>Санакулов Артык</t>
+    <t>Zhaparov Uzul</t>
   </si>
   <si>
-    <t>Хмелевских Николай</t>
+    <t>Zharasbekov Manat</t>
   </si>
   <si>
-    <t>Хромых Василий</t>
+    <t>Zhumabaev Nuradil</t>
   </si>
   <si>
-    <t>Акбаев Мухамед</t>
+    <t>Ahymbekov Serik</t>
   </si>
   <si>
-    <t>Актанов Серик</t>
+    <t>Akbaev Muhamed</t>
   </si>
   <si>
-    <t>Ахымбеков Серик</t>
+    <t>Aktanov Serik</t>
   </si>
   <si>
-    <t>Буларов Ильяс</t>
+    <t>Bularov Ilyas</t>
   </si>
   <si>
-    <t>Кайымсултанов Габиден</t>
+    <t>Kayymsultanov Gabiden</t>
   </si>
   <si>
-    <t>Мамбеталиев Темир</t>
+    <t>Mambetaliev Temir</t>
   </si>
   <si>
-    <t>Раимбеков Жумабай</t>
+    <t>Raimbekov Zhumabay</t>
   </si>
   <si>
-    <t>Сейтжанов Жадигер</t>
+    <t>Seytzhanov Zhadiger</t>
   </si>
   <si>
-    <t>Усманов Рамиль</t>
+    <t>Usmanov Ramil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Булавцев Степан</t>
+    <t>Bulavcev Stepan</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Турция</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Türkiye</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1054,371 +1054,371 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1958</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
-        <v>1962</v>
+        <v>1953</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1958</v>
+        <v>1950</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1958</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1961</v>
+        <v>1954</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
         <v>1961</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E39" s="9" t="s">
@@ -1474,349 +1474,349 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
         <v>1961</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>1938</v>
+        <v>1959</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
         <v>1961</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>81</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C47" s="8">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C48" s="8">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C49" s="8">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C51" s="8">
-        <v>1958</v>
+        <v>1949</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C52" s="8"/>
+      <c r="C52" s="8">
+        <v>1953</v>
+      </c>
       <c r="D52" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C53" s="8">
-        <v>1949</v>
+        <v>1938</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="8">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E55" s="9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C56" s="8">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C57" s="8">
-        <v>1960</v>
+        <v>1948</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C58" s="8">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>83</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C59" s="8">
         <v>1957</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E59" s="9" t="s">
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D63" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>82</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C64" s="8">
         <v>1958</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>79</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="10"/>
       <c r="B65" s="7"/>
       <c r="C65" s="7"/>
       <c r="D65" s="7"/>
       <c r="E65" s="7"/>
       <c r="F65" s="7"/>
       <c r="G65" s="7"/>
       <c r="H65" s="1"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="10"/>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="1"/>
     </row>