--- v0 (2026-08-25)
+++ v1 (2026-10-21)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Кубок Тюменской области по бильярдному спорту, снукер 15 красных, мужчины</t>
   </si>
   <si>
-    <t>Final Protocol</t>
+    <t>Итоговый протокол</t>
   </si>
   <si>
-    <t>03.08.2024, ЛАМ, Russian Federation, Tyumen Region, Tyumen, ул. Луначарского,  12</t>
+    <t>03.08.2024, ЛАМ, Россия, Тюменская область, Тюмень, ул. Луначарского,  12</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Place</t>
+    <t>Место</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Main referee</t>
+    <t>Главный судья</t>
   </si>
   <si>
-    <t>Chief Secretary</t>
+    <t>Главный секретарь</t>
   </si>
   <si>
-    <t>Referee</t>
+    <t>Судья</t>
   </si>
   <si>
-    <t>Player</t>
+    <t>Спортсмен</t>
   </si>
   <si>
-    <t>Motorin Artemij</t>
+    <t>Моторин Артемий</t>
   </si>
   <si>
-    <t>Fedoseev Arhip</t>
+    <t>Федосеев Архип</t>
   </si>
   <si>
-    <t>Duvalov Vladislav</t>
+    <t>Дувалов Владислав</t>
   </si>
   <si>
-    <t>Kataev Danila</t>
+    <t>Катаев Данила</t>
   </si>
   <si>
-    <t>Balakirev Danil</t>
+    <t>Балакирев Данил</t>
   </si>
   <si>
-    <t>Ermakov Sergej</t>
+    <t>Ермаков Сергей</t>
   </si>
   <si>
-    <t>Kucinskij Konstantin</t>
+    <t>Кучинский Константин</t>
   </si>
   <si>
-    <t>Ulanov Anatolij</t>
+    <t>Уланов Анатолий</t>
   </si>
   <si>
-    <t>Maleiko Vaadim</t>
+    <t>Малейко Вадим</t>
   </si>
   <si>
-    <t>Malyskin Konstantin</t>
+    <t>Малышкин Константин</t>
   </si>
   <si>
-    <t>Shahurdin Yaroslav</t>
+    <t>Стволов Александр</t>
   </si>
   <si>
-    <t>Stvolov Alexander</t>
+    <t>Шехурдин Ярослав</t>
   </si>
   <si>
-    <t>Lesenko Valerij</t>
+    <t>Лещенко Валерий</t>
   </si>
   <si>
-    <t>Grigorev Geogrgiy</t>
+    <t>Григорьев Георгий</t>
   </si>
   <si>
-    <t>born in</t>
+    <t>г.р.</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>rank</t>
+    <t>зв.</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>City</t>
+    <t>Город</t>
   </si>
   <si>
-    <t>Tyumen</t>
+    <t>Тюмень</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -824,74 +824,74 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>2012</v>
+        <v>1988</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1988</v>
+        <v>2012</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
         <v>1961</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F20" s="1"/>