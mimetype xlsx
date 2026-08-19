--- v0 (2025-10-06)
+++ v1 (2026-08-19)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.07.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>27.07.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Жанузакулы Алмас</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Zhanuzakuly Almas</t>
   </si>
   <si>
     <t>----- ----</t>
   </si>
   <si>
-    <t>Гарипов Аслан</t>
+    <t>Garipov Aslan</t>
   </si>
   <si>
-    <t>Махметов Ильяс</t>
+    <t>Mahmetov Il'as</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Жукашев Алибек</t>
+    <t>Moldabekov Adil</t>
   </si>
   <si>
-    <t>Молдабеков Адиль</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Zhukashev Alibek</t>
   </si>
   <si>
-    <t>Байтимбетов Газиз</t>
+    <t>Baytimbetov Gaziz</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dzhusuvaliev Ulan</t>
   </si>
   <si>
-    <t>Камзабаев Темиржан</t>
+    <t>Kamzabayev Temirzhan</t>
   </si>
   <si>
-    <t>Кочеганов Еркебулан</t>
+    <t>Kocheganov Erkebulan</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -678,69 +678,71 @@
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1991</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="8"/>
+      <c r="C11" s="8">
+        <v>1986</v>
+      </c>
       <c r="D11" s="8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1991</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
@@ -808,91 +810,91 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>1996</v>
+      </c>
       <c r="D17" s="8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1996</v>
+        <v>1969</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="1"/>
@@ -941,90 +943,90 @@
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1992</v>
+        <v>1951</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="C26" s="8"/>
+      <c r="C26" s="8">
+        <v>1992</v>
+      </c>
       <c r="D26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>