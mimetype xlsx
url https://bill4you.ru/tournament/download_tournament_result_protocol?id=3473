--- v1 (2026-03-10)
+++ v2 (2026-06-19)
@@ -251,66 +251,66 @@
   <si>
     <t>Кузовкин Александр</t>
   </si>
   <si>
     <t>Макашев Дастан</t>
   </si>
   <si>
     <t>Мельников Кирилл</t>
   </si>
   <si>
     <t>Моисеенко Артём</t>
   </si>
   <si>
     <t>Поротников Константин</t>
   </si>
   <si>
     <t>Свистунов Даниил</t>
   </si>
   <si>
     <t>Черноусенко Андрей</t>
   </si>
   <si>
     <t>Чернышев Владимир</t>
   </si>
   <si>
+    <t>Huseynov Elshan</t>
+  </si>
+  <si>
     <t>Атнеев Арсений</t>
   </si>
   <si>
     <t>Баширов Джавид</t>
   </si>
   <si>
     <t>Богинский Максим</t>
   </si>
   <si>
     <t>Бойко Александр</t>
   </si>
   <si>
     <t>Гайнетдинов Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гусейнов Эльшан</t>
   </si>
   <si>
     <t>Демышев Артём</t>
   </si>
   <si>
     <t>Иванов Макар</t>
   </si>
   <si>
     <t>Казанцев Алексей</t>
   </si>
   <si>
     <t>Каменев Павел</t>
   </si>
   <si>
     <t>Кирейчук Роман</t>
   </si>
   <si>
     <t>Кнеллер Роман</t>
   </si>
   <si>
     <t>Лещев Иван</t>
   </si>
   <si>
     <t>Лисин Глеб</t>
   </si>
@@ -2151,157 +2151,157 @@
       </c>
       <c r="B70" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C70" s="8">
         <v>1989</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E70" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" s="1"/>
       <c r="H70" s="1"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C71" s="8">
-        <v>2011</v>
+        <v>1976</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" s="1"/>
       <c r="H71" s="1"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C72" s="8">
-        <v>2002</v>
+        <v>2011</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C73" s="8">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E73" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C74" s="8">
-        <v>1974</v>
+        <v>1994</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C75" s="8">
-        <v>2000</v>
+        <v>1974</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C76" s="8">
-        <v>1976</v>
+        <v>2000</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C77" s="8">
         <v>2009</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>114</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>