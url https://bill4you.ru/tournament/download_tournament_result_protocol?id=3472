--- v0 (2025-12-08)
+++ v1 (2026-06-15)
@@ -758,51 +758,51 @@
       </c>
       <c r="C11" s="8">
         <v>2008</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="1"/>
@@ -838,51 +838,51 @@
       </c>
       <c r="C15" s="8">
         <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2001</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="1"/>