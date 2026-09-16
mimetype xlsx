--- v1 (2026-06-15)
+++ v2 (2026-09-16)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Международная Конфедерация Пирамиды</t>
   </si>
   <si>
     <t>Кубок Мира "II Кубок Главы Екатеринбурга", женщины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>29.07.2024, БК “Public club Billiards”, Россия, Свердловская область, Екатеринбург, ул. Мира,  47,  корп. 4 (этаж 3)</t>
+    <t>29.07.2024, БК “Public club Billiards”, Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Мира,  47,  корп. 4 (этаж 3)</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Миронова Диана</t>
+    <t>Mironova Diana</t>
   </si>
   <si>
-    <t>Машкина Валерия</t>
+    <t>Emelyanova Valeria</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Брытченко Екатерина</t>
+    <t>Brytchenko Ekaterina</t>
   </si>
   <si>
-    <t>Гизельс Александра</t>
+    <t>Gizels Aleksandra</t>
   </si>
   <si>
-    <t>Михайлова Дарья</t>
+    <t>Mikhaylova Dar'a</t>
   </si>
   <si>
-    <t>Ярошевич Полина</t>
+    <t>Yaroshevich Polina</t>
   </si>
   <si>
-    <t>Горыславец Элина</t>
+    <t>Goryslavec Elina</t>
   </si>
   <si>
-    <t>Зябирова Алина</t>
+    <t>Kopnina Alena</t>
   </si>
   <si>
-    <t>Копнина Алёна</t>
+    <t>Korneva Natalia</t>
   </si>
   <si>
-    <t>Корнева Наталия</t>
+    <t>Larchenko Marianna</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Saltovskaya Kristina</t>
   </si>
   <si>
-    <t>Салтовская Кристина</t>
+    <t>Sidorenko Elizaveta</t>
   </si>
   <si>
-    <t>Сидоренко Елизавета</t>
+    <t>Zyabirova Alina</t>
   </si>
   <si>
-    <t>Белоусова Вероника</t>
+    <t>Belousova Veronika</t>
   </si>
   <si>
-    <t>Коваль Дарья</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Koval Darya</t>
   </si>
   <si>
-    <t>Нагула Элина</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Нечаева Анастасия</t>
+    <t>Nagula Elina</t>
   </si>
   <si>
-    <t>Первушина Наталья</t>
+    <t>Nechaeva Anastasia</t>
   </si>
   <si>
-    <t>Устюжанина Екатерина</t>
+    <t>Pervushina Natalya</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Ustyuzhanina Ekaterina</t>
   </si>
   <si>
-    <t>Зуева Анастасия</t>
+    <t>Turinceva Kseniya</t>
   </si>
   <si>
-    <t>Зырянова Анастасия</t>
+    <t>Zueva Anastasia</t>
   </si>
   <si>
-    <t>Туринцева Ксения</t>
+    <t>Zyryanova Anastasia</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Беларусь</t>
+    <t>Belarus</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,74 +715,74 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1998</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1997</v>
+        <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>2008</v>
+        <v>1997</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
@@ -855,394 +855,394 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2001</v>
+        <v>2008</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2008</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>2006</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2002</v>
+        <v>1991</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2003</v>
+        <v>2001</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2011</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>1979</v>
+        <v>1993</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2011</v>
+        <v>1979</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2007</v>
+        <v>2011</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2000</v>
+        <v>1992</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>