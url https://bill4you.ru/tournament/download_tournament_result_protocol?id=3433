--- v0 (2025-10-08)
+++ v1 (2026-08-22)
@@ -20,303 +20,303 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t>Любительский кубок Academia Billiards (Иззат) 40+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.07.2024, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>20.07.2024, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 59</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Атабаев Улугбек</t>
+    <t>Atabaev Ulugbek</t>
   </si>
   <si>
-    <t>Турсунов Алишер</t>
+    <t>Tursunov Alisher</t>
   </si>
   <si>
-    <t>Мирахмедов Миркамол</t>
+    <t>Mirahmedov Mirkamol</t>
   </si>
   <si>
-    <t>Юлдашев Азизбек</t>
+    <t>Yuldashev Azizbek</t>
   </si>
   <si>
-    <t>Болтабоев Азиз</t>
+    <t>Boltaboev Aziz</t>
   </si>
   <si>
-    <t>Мансуров Абдуманноб</t>
+    <t>Mansurov Abdumannob</t>
   </si>
   <si>
-    <t>Нурмухамедов Нодиржон</t>
+    <t>Nurmuhamedov Nodirzhon</t>
   </si>
   <si>
-    <t>Собиров Абдухаким</t>
+    <t>Sobirov Abduhakim</t>
   </si>
   <si>
-    <t>Петро Алишер</t>
+    <t>Holdibekov Ahror</t>
   </si>
   <si>
-    <t>Темирхонов Аюбхон</t>
+    <t>Petro Alisher</t>
   </si>
   <si>
-    <t>Тожиев Отабек</t>
+    <t>Temirhonov Ayubhon</t>
   </si>
   <si>
-    <t>Холдибеков Ахрор</t>
+    <t>Tozhiev Otabek</t>
   </si>
   <si>
-    <t>Каланов Нодир</t>
+    <t>Hasanov Nodir</t>
   </si>
   <si>
-    <t>Тухтаев Шерзод</t>
+    <t>Kalanov Nodir</t>
   </si>
   <si>
-    <t>Умарбеков Фарходбек</t>
+    <t>Tuhtaev Sherzod</t>
   </si>
   <si>
-    <t>Хасанов Нодир</t>
+    <t>Umarbekov Farhodbek</t>
   </si>
   <si>
-    <t>Ахмаджонов Санжар</t>
+    <t>Ahmadzhonov Sanzhar</t>
   </si>
   <si>
-    <t>Васиев Шоядбек</t>
+    <t>Honsaidov Abduhakim</t>
   </si>
   <si>
-    <t>Зуфаров Улугбек</t>
+    <t>Kayumov Narimon</t>
   </si>
   <si>
-    <t>Каюмов Наримон</t>
+    <t>Rihsihuzhaev Azamat</t>
   </si>
   <si>
-    <t>Рихсихужаев Азамат</t>
+    <t>Tadzhiev Dilshod</t>
   </si>
   <si>
-    <t>Таджиев Дилшод</t>
+    <t>Vasiev Shoyadbek</t>
   </si>
   <si>
-    <t>Хонсаидов Абдухаким</t>
+    <t>Yusupov Ruslan</t>
   </si>
   <si>
-    <t>Юнусов Руслан</t>
+    <t>Zufarov Ulugbek</t>
   </si>
   <si>
-    <t>Азимов Шахбоз</t>
+    <t>Azimov Shahboz</t>
   </si>
   <si>
-    <t>Зокиров Жамолиддин</t>
+    <t>Inoyatov Komil</t>
   </si>
   <si>
-    <t>Иноятов Комил</t>
+    <t>Komilov Gulom</t>
   </si>
   <si>
-    <t>Комилов Гулом</t>
+    <t>Minavarov Rustam</t>
   </si>
   <si>
-    <t>Минаваров Рустам</t>
+    <t>Oripov Nigmatilla</t>
   </si>
   <si>
-    <t>Орипов Нигматилла</t>
+    <t>Yuldashev Bokizhon</t>
   </si>
   <si>
-    <t>Юлдашев Бокижон</t>
+    <t>Yusupov Odildzhon</t>
   </si>
   <si>
-    <t>Юсупов Одилжон</t>
+    <t>Zokirov Zhamoliddin</t>
   </si>
   <si>
-    <t>Абдухакимов Абдулазиз</t>
+    <t>Abduhakimov Abdulaziz</t>
   </si>
   <si>
-    <t>Алиев Рустам</t>
+    <t>Aliev Rustam</t>
   </si>
   <si>
-    <t>Анваров Диёр</t>
+    <t>Anvarov Diyor</t>
   </si>
   <si>
-    <t>Ибргимов Фаррух</t>
+    <t>Chimirov Bobir</t>
   </si>
   <si>
-    <t>Исмоилов Дилмурод</t>
+    <t>hadzhaev fazliddin</t>
   </si>
   <si>
-    <t>Косимов Ботир</t>
+    <t>Hudoyberganov Rustam</t>
   </si>
   <si>
-    <t>Лутфуллаев Жалол</t>
+    <t>Ibrgimov Farruh</t>
   </si>
   <si>
-    <t>Метривили Темур</t>
+    <t>Ismoilov Dilmurod</t>
   </si>
   <si>
-    <t>Равупов Абдулло</t>
+    <t>Kosimov Botir</t>
   </si>
   <si>
-    <t>Расулов Боходир</t>
+    <t>Lutfullaev Zhalol</t>
   </si>
   <si>
-    <t>Сувонкулов Самандар</t>
+    <t>Metrivili Temur</t>
   </si>
   <si>
-    <t>Турсунов Умид</t>
+    <t>Rasulov Bohodir</t>
   </si>
   <si>
-    <t>хаджаев фазлиддин</t>
+    <t>Ravupov Abdullo</t>
   </si>
   <si>
-    <t>Худойберганов Рустам</t>
+    <t>Shomansurov Davron</t>
   </si>
   <si>
-    <t>Чимиров Бобир</t>
+    <t>Suvonkulov Samandar</t>
   </si>
   <si>
-    <t>Шомансуров Даврон</t>
+    <t>Tursunov Umid</t>
   </si>
   <si>
-    <t>Исмоилов Фарход</t>
+    <t>Ermatov Nodir</t>
   </si>
   <si>
-    <t>Миртожиев Музаффар</t>
+    <t>Holmatov Bahrom</t>
   </si>
   <si>
-    <t>Мурод Мурод</t>
+    <t>Ismoilov Farhod</t>
   </si>
   <si>
-    <t>Мусажонов Зохид</t>
+    <t>Mirtozhiev Muzaffar</t>
   </si>
   <si>
-    <t>Пулатов Кодир</t>
+    <t>Murod Murod</t>
   </si>
   <si>
-    <t>Собиров Абдухаеим</t>
+    <t>Musazhonov Zohid</t>
   </si>
   <si>
-    <t>Холматов Бахром</t>
+    <t>Pulatov Kodir</t>
   </si>
   <si>
-    <t>Шомансуров Азизжон</t>
+    <t>Shomansurov Azizzhon</t>
   </si>
   <si>
-    <t>Шукуров Тоживой</t>
+    <t>Shukurov Tozhiboy</t>
   </si>
   <si>
-    <t>Эрматов Нодир</t>
+    <t>Sobirov Abduhaeim</t>
   </si>
   <si>
-    <t>Юсупов Тохир</t>
+    <t>Yusupov Tohir</t>
   </si>
   <si>
-    <t>Абдурасулов Фаррух</t>
+    <t>Abdurasulov Farruh</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Пирматов Сухроб</t>
+    <t>Pirmatov Suhrob</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
   <si>
-    <t>Ангрен</t>
+    <t>Angren</t>
   </si>
   <si>
-    <t>Самарканд</t>
+    <t>Samarkand</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -936,136 +936,136 @@
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>2024</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C16" s="8"/>
+      <c r="C16" s="8">
+        <v>1983</v>
+      </c>
       <c r="D16" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>2024</v>
+        <v>1968</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>1983</v>
+        <v>2024</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>2024</v>
+        <v>1973</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
         <v>2024</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
@@ -1075,57 +1075,57 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
         <v>2024</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1973</v>
+        <v>2024</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>2024</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1135,191 +1135,191 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
         <v>2024</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
         <v>2024</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>2024</v>
+        <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>1983</v>
+        <v>2024</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
         <v>2024</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>2024</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1979</v>
+        <v>2024</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
         <v>2024</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E34" s="9" t="s">
@@ -1375,71 +1375,71 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
         <v>2024</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>2024</v>
+        <v>1980</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>2024</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1455,117 +1455,117 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="8">
         <v>2024</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C42" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
         <v>2024</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>2024</v>
+        <v>1983</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
         <v>2024</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
         <v>2024</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="D47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
         <v>2024</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
         <v>2024</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
@@ -1655,51 +1655,51 @@
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
         <v>2024</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1983</v>
+        <v>2024</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
         <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E53" s="9" t="s">
@@ -1735,91 +1735,91 @@
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
         <v>2024</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C58" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="8">
         <v>2024</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E59" s="9" t="s">
@@ -1855,51 +1855,51 @@
       </c>
       <c r="B61" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="8">
         <v>2024</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>84</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C63" s="8">
         <v>1985</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>81</v>
       </c>
       <c r="E63" s="9" t="s">