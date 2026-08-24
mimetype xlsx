--- v0 (2025-10-24)
+++ v1 (2026-08-24)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>БК "Чемпион" (на Заполярной)</t>
   </si>
   <si>
     <t>Турнир по Московской пирамиде в БК Чемпион #4 Краснодар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.07.2024, БК "Чемпион" (на Заполярной), Россия, Краснодарский край, Краснодар, ул. Заполярная,  д 39 ст.3 этаж 3</t>
+    <t>14.07.2024, БК "Чемпион" (на Заполярной), Russian Federation, Krasnodar Territory, Krasnodar, ул. Заполярная,  д 39 ст.3 этаж 3</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Арустамян Рафаэль</t>
+    <t>Arustamiyan Rafael</t>
   </si>
   <si>
-    <t>Орлов Алексей</t>
+    <t>Orlov Aleksei</t>
   </si>
   <si>
-    <t>Джандар Аслан</t>
+    <t>Dgandar Aslan</t>
   </si>
   <si>
-    <t>Копанев Михаил</t>
+    <t>Kopanev Mikhail</t>
   </si>
   <si>
-    <t>Калакуток Асфар</t>
+    <t>Cheuj Aliy</t>
   </si>
   <si>
-    <t>Чеуж Алий</t>
+    <t>Kalakutok Asfar</t>
   </si>
   <si>
-    <t>Романов Евгений</t>
+    <t>Hut Azmet</t>
   </si>
   <si>
-    <t>Хут Азмет</t>
+    <t>Romanov Evgeniy</t>
   </si>
   <si>
-    <t>Арутюнян Тигран</t>
+    <t>Arutyunian Tigran</t>
   </si>
   <si>
-    <t>Ибрагимов Марат</t>
+    <t>Ibragimov Marat</t>
   </si>
   <si>
-    <t>Кундус Сергей</t>
+    <t>Kundus Sergey</t>
   </si>
   <si>
-    <t>Шарыпов Александр</t>
+    <t>Sharypov Aleksandr</t>
   </si>
   <si>
-    <t>Бабкин Константин</t>
+    <t>Babkin Konstantin</t>
   </si>
   <si>
-    <t>Калачёв Эдуард</t>
+    <t>Kalachov Eduard</t>
   </si>
   <si>
-    <t>Кремлёв Александр</t>
+    <t>Kremlev Aleksandr</t>
   </si>
   <si>
-    <t>Шах Денис</t>
+    <t>Shah Denis</t>
   </si>
   <si>
-    <t>Анистратенко Назар</t>
+    <t>Anistratenko Nazar</t>
   </si>
   <si>
-    <t>Вазуля Александр</t>
+    <t>Davidov Andrey</t>
   </si>
   <si>
-    <t>Давыдов Андрей</t>
+    <t>Hudaykulov Zurab</t>
   </si>
   <si>
-    <t>Кузичев Кирилл</t>
+    <t>Kuzichev Kirill</t>
   </si>
   <si>
-    <t>Макаров Дмитрий</t>
+    <t>Makarov Dmitriy</t>
   </si>
   <si>
-    <t>Маслиев Андрей</t>
+    <t>Masliev Andrey</t>
   </si>
   <si>
-    <t>Оберемок Виктор</t>
+    <t>Oberemok Viktor</t>
   </si>
   <si>
-    <t>Худайкулов Зураб</t>
+    <t>Vazulya Aleksandr</t>
   </si>
   <si>
-    <t>Агабабьян Гегам</t>
+    <t>Agababyan Gegam</t>
   </si>
   <si>
-    <t>Загорулько Максим</t>
+    <t>Polejaev Genadiy</t>
   </si>
   <si>
-    <t>Полежаев Генадий</t>
+    <t>Zagorulko Maxim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
   <si>
-    <t>Ташкент</t>
+    <t>Tashkent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -746,111 +746,111 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
-        <v>1959</v>
+        <v>1987</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
-        <v>1987</v>
+        <v>1959</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -986,97 +986,97 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8">
         <v>1987</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8">
-        <v>2083</v>
+        <v>1983</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1989</v>
+        <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
         <v>1984</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
@@ -1126,111 +1126,111 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>1946</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1969</v>
+        <v>1988</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1994</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1997</v>
+        <v>1988</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>