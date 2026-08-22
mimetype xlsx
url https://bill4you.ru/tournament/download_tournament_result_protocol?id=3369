--- v0 (2025-10-05)
+++ v1 (2026-08-22)
@@ -20,186 +20,186 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Галактика</t>
   </si>
   <si>
     <t>Чемпионат Гродненской области. Комбинированная пирамида</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.07.2024, Галактика, Беларусь, Гродненская область, Гродно, ул. Лидская,  1</t>
+    <t>20.07.2024, Галактика, Belarus, Grodzienskaja Region, Grodna, ул. Лидская,  1</t>
   </si>
   <si>
     <t>bill4you.ru</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Лукьянович Егор</t>
+    <t>Lukyanovich Egor</t>
   </si>
   <si>
-    <t>Мищенко Вадим</t>
+    <t>Misenko Vadim</t>
   </si>
   <si>
-    <t>Болотов Максим</t>
+    <t>Bolotov Maksim</t>
   </si>
   <si>
-    <t>Сметанко Алексей</t>
+    <t>Smetanko Aleksej</t>
   </si>
   <si>
-    <t>Окунь Евгений</t>
+    <t>Okun' Evgenij</t>
   </si>
   <si>
-    <t>Трусь Анатолий</t>
+    <t>Trus' Anatolij</t>
   </si>
   <si>
-    <t>Бортко Евгений</t>
+    <t>Bortko Evgenij</t>
   </si>
   <si>
-    <t>Гузень Виталий</t>
+    <t>Guzen' Vitalij</t>
   </si>
   <si>
-    <t>Арцукевич Илья</t>
+    <t>Arcukevich Ilya</t>
   </si>
   <si>
-    <t>Жабский Андрей</t>
+    <t>Kaminskij Aleksandr</t>
   </si>
   <si>
-    <t>Каминский Александр</t>
+    <t>Kovsik Ivan</t>
   </si>
   <si>
-    <t>Ковшик Иван</t>
+    <t>Zhabskiy Andrey</t>
   </si>
   <si>
-    <t>Арцукевич Александр</t>
+    <t>Ancenko Vladimir</t>
   </si>
   <si>
-    <t>Гурин Денис</t>
+    <t>Arcukevich Aleksandr</t>
   </si>
   <si>
-    <t>Ковшик Роман</t>
+    <t>Gurin Denis</t>
   </si>
   <si>
-    <t>Янченко Владимир</t>
+    <t>Kovsik Roman</t>
   </si>
   <si>
-    <t>Ёрш Геннадий</t>
+    <t>Ers Gennadij</t>
   </si>
   <si>
-    <t>Ковшик Андрей</t>
+    <t>Kovsik Andrej</t>
   </si>
   <si>
-    <t>Пашкевич Михаил</t>
+    <t>Paskevic Mihail</t>
   </si>
   <si>
-    <t>Путиловский Владимир</t>
+    <t>Putilovskij Vladimir</t>
   </si>
   <si>
-    <t>Сорока Вадим</t>
+    <t>Sejkin Vladislav</t>
   </si>
   <si>
-    <t>Шейкин Владислав</t>
+    <t>Soroka Vadim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Гродно</t>
+    <t>Grodna</t>
   </si>
   <si>
-    <t>Слоним</t>
+    <t>Slonim</t>
   </si>
   <si>
-    <t>Мосты</t>
+    <t>Masty</t>
   </si>
   <si>
-    <t>Лида</t>
+    <t>Lida</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -834,169 +834,169 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1992</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1980</v>
+        <v>1963</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1963</v>
+        <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>2007</v>
+        <v>1980</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8"/>
+      <c r="C21" s="8">
+        <v>1989</v>
+      </c>
       <c r="D21" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C22" s="8"/>
       <c r="D22" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1976</v>
+        <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>45</v>
       </c>
@@ -1046,77 +1046,77 @@
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>2004</v>
+        <v>1972</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1972</v>
+        <v>2004</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>